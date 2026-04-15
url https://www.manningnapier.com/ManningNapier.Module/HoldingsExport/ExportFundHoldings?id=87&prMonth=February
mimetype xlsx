--- v0 (2025-12-19)
+++ v1 (2026-04-15)
@@ -7,7467 +7,3252 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="February Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="790" uniqueCount="790">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="320" uniqueCount="320">
   <si>
     <t>Security Description</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Market Value (USD)</t>
   </si>
   <si>
-    <t xml:space="preserve">3M CO                                                                                                                           </t>
+    <t xml:space="preserve">AERCAP IRELAND CAP DESIGNATED SR GLBL NT 20281029 3.000%                                                                        </t>
   </si>
   <si>
     <t xml:space="preserve">US    </t>
   </si>
   <si>
-    <t xml:space="preserve">MMM         </t>
-[...16 lines deleted...]
-  <si>
     <t/>
   </si>
   <si>
-    <t>$203,666.00</t>
-[...20 lines deleted...]
-    <t>$127,251.80</t>
+    <t>$398,856.20</t>
   </si>
   <si>
     <t xml:space="preserve">AIR LIQUIDE                                                                                                                     </t>
   </si>
   <si>
     <t xml:space="preserve">AIQUY       </t>
   </si>
   <si>
-    <t>$6,243,636.84</t>
-[...17 lines deleted...]
-    <t>$22,646.69</t>
+    <t>$7,264,645.58</t>
   </si>
   <si>
     <t xml:space="preserve">ALBEMARLE CORP                                                                                                                  </t>
   </si>
   <si>
     <t xml:space="preserve">ALB         </t>
   </si>
   <si>
-    <t>$3,420,671.21</t>
-[...8 lines deleted...]
-    <t>$2,382,152.50</t>
+    <t>$1,487,963.76</t>
   </si>
   <si>
     <t xml:space="preserve">ALEXANDER FDG TR II SR SEC GLBL 20280731 7.467%                                                                                 </t>
   </si>
   <si>
-    <t>$511,238.40</t>
-[...23 lines deleted...]
-    <t>$98,977.55</t>
+    <t>$394,057.40</t>
   </si>
   <si>
     <t xml:space="preserve">ALPHABET INC CAP STK CL A                                                                                                       </t>
   </si>
   <si>
     <t xml:space="preserve">GOOGL       </t>
   </si>
   <si>
-    <t>$10,687,624.20</t>
+    <t>$13,407,550.56</t>
   </si>
   <si>
     <t xml:space="preserve">AMAZON COM INC                                                                                                                  </t>
   </si>
   <si>
     <t xml:space="preserve">AMZN        </t>
   </si>
   <si>
-    <t>$14,934,534.84</t>
-[...32 lines deleted...]
-    <t>$525,479.40</t>
+    <t>$16,428,720.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AMPHENOL CORP NEW                                                                                                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">APH         </t>
+  </si>
+  <si>
+    <t>$3,617,468.02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">APOLLO GLOBAL MGMT INC SR GLBL NT 20350812 5.150%                                                                               </t>
+  </si>
+  <si>
+    <t>$416,081.40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">APPLIED MATLS INC                                                                                                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">AMAT        </t>
+  </si>
+  <si>
+    <t>$5,749,428.90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ASML HOLDING N V N Y REGISTRY SHS                                                                                               </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ASML        </t>
+  </si>
+  <si>
+    <t>$5,284,390.08</t>
   </si>
   <si>
     <t xml:space="preserve">ASTRAZENECA PLC                                                                                                                 </t>
   </si>
   <si>
     <t xml:space="preserve">AZN         </t>
   </si>
   <si>
-    <t>$10,106,970.20</t>
+    <t>$3,642,246.85</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ATLAS WHSE LENDING CO LP SR 144A NT 30 4.95 20301115                                                                            </t>
+  </si>
+  <si>
+    <t>$410,606.80</t>
   </si>
   <si>
     <t xml:space="preserve">ATLASSIAN CORPORATION CL A                                                                                                      </t>
   </si>
   <si>
     <t xml:space="preserve">TEAM        </t>
   </si>
   <si>
-    <t>$3,509,189.70</t>
-[...32 lines deleted...]
-    <t>$27,631.59</t>
+    <t>$2,857,870.07</t>
   </si>
   <si>
     <t xml:space="preserve">BAE SYS PLC                                                                                                                     </t>
   </si>
   <si>
     <t xml:space="preserve">BAESY       </t>
   </si>
   <si>
-    <t>$2,217,008.64</t>
-[...5 lines deleted...]
-    <t>$172,955.32</t>
+    <t>$6,956,145.86</t>
   </si>
   <si>
     <t xml:space="preserve">BANK AMERICA CORP FR . 20320422 2.687%                                                                                          </t>
   </si>
   <si>
-    <t>$791,883.00</t>
-[...44 lines deleted...]
-    <t>$49,180.77</t>
+    <t>$611,107.20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BECLE SAB DE CV SR A NT. 20311014 2.500%                                                                                        </t>
+  </si>
+  <si>
+    <t>$394,767.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BENTLEY SYS INC                                                                                                                 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">BSY         </t>
+  </si>
+  <si>
+    <t>$3,760,958.45</t>
   </si>
   <si>
     <t xml:space="preserve">BLACKROCK INC COM                                                                                                               </t>
   </si>
   <si>
     <t xml:space="preserve">BLK         </t>
   </si>
   <si>
-    <t>$7,684,373.02</t>
-[...65 lines deleted...]
-    <t>$9,199.56</t>
+    <t>$6,998,179.86</t>
   </si>
   <si>
     <t xml:space="preserve">CADENCE DESIGN SYSTEM INC                                                                                                       </t>
   </si>
   <si>
     <t xml:space="preserve">CDNS        </t>
   </si>
   <si>
-    <t>$6,682,087.50</t>
-[...47 lines deleted...]
-    <t>$19,815.20</t>
+    <t>$6,566,300.40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAMERON LNG LLC SR SEC GLBL 20350115 3.302%                                                                                     </t>
+  </si>
+  <si>
+    <t>$419,348.10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAPITAL ONE FINL CORP SR GLBL NT 20340608 6.377%                                                                                </t>
+  </si>
+  <si>
+    <t>$899,836.20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CARDINAL HEALTH INC                                                                                                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAH         </t>
+  </si>
+  <si>
+    <t>$1,660,312.89</t>
   </si>
   <si>
     <t xml:space="preserve">CBRE GROUP INC                                                                                                                  </t>
   </si>
   <si>
     <t xml:space="preserve">CBRE        </t>
   </si>
   <si>
-    <t>$9,503,592.70</t>
-[...8 lines deleted...]
-    <t>$5,816,269.80</t>
+    <t>$6,323,982.48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CENCORA INC COM                                                                                                                 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">COR         </t>
+  </si>
+  <si>
+    <t>$1,699,935.52</t>
   </si>
   <si>
     <t xml:space="preserve">CENOVUS ENERGY INC SR NT . 20391115 6.750%                                                                                      </t>
   </si>
   <si>
-    <t>$725,934.00</t>
-[...26 lines deleted...]
-    <t>$111,051.72</t>
+    <t>$626,029.60</t>
   </si>
   <si>
     <t xml:space="preserve">CIM TR -INV A- FLT 20490225 4.000%                                                                                              </t>
   </si>
   <si>
-    <t>$222.47</t>
-[...83 lines deleted...]
-    <t>$80,958.96</t>
+    <t>$161.20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CITIGROUP INC SR GLBL NT 20310911 4.503%                                                                                        </t>
+  </si>
+  <si>
+    <t>$594,501.70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CITIZENS FINL GROUP INC SUB GLBL NT 20360129 5.299%                                                                             </t>
+  </si>
+  <si>
+    <t>$415,641.60</t>
   </si>
   <si>
     <t xml:space="preserve">COMMONBOND ST LN TR -A-GS A- . 20470125 2.540%                                                                                  </t>
   </si>
   <si>
-    <t>$3,360.15</t>
-[...44 lines deleted...]
-    <t>$80,785.76</t>
+    <t>$2,852.80</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COMPANHIA DE SANEAMENTO BASI                                                                                                    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SBS         </t>
+  </si>
+  <si>
+    <t>$3,636,881.89</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONSTELLATION SOFTWARE INC SR A NT 20340216 5.461%                                                                              </t>
+  </si>
+  <si>
+    <t>$408,679.80</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COOPER COS INC COM                                                                                                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">COO         </t>
+  </si>
+  <si>
+    <t>$6,980,002.41</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CORNELL UNIVERSITY GLBL - BD 20300615 4.169%                                                                                    </t>
+  </si>
+  <si>
+    <t>$833,013.40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CORPORACION NACIONAL DEL COBRE SR A NT 20370130 5.529%                                                                          </t>
+  </si>
+  <si>
+    <t>$614,400.00</t>
   </si>
   <si>
     <t xml:space="preserve">CSMC TRUST -IVR A- FLT 20430525 2.500%                                                                                          </t>
   </si>
   <si>
-    <t>$1,513.73</t>
+    <t>$1,455.70</t>
   </si>
   <si>
     <t xml:space="preserve">CSMC TRUST -IVR A- FLT 20440725 3.500%                                                                                          </t>
   </si>
   <si>
-    <t>$2,103.57</t>
-[...35 lines deleted...]
-    <t>$250,010.80</t>
+    <t>$1,889.52</t>
+  </si>
+  <si>
+    <t xml:space="preserve">D R HORTON INC SR GLBL NT 20301015 4.850%                                                                                       </t>
+  </si>
+  <si>
+    <t>$402,491.70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEPOSITORY TR n CLEARING CORP PERP SUB -D A 00000000 3.375%                                                                     </t>
+  </si>
+  <si>
+    <t>$248,172.50</t>
   </si>
   <si>
     <t xml:space="preserve">DEUTSCHE BOERSE ADR                                                                                                             </t>
   </si>
   <si>
     <t xml:space="preserve">DBOEY       </t>
   </si>
   <si>
-    <t>$3,207,052.75</t>
-[...8 lines deleted...]
-    <t>$359,738.50</t>
+    <t>$2,778,582.90</t>
   </si>
   <si>
     <t xml:space="preserve">DEUTSCHE POST AG                                                                                                                </t>
   </si>
   <si>
     <t xml:space="preserve">DHLGY       </t>
   </si>
   <si>
-    <t>$8,679,260.36</t>
-[...41 lines deleted...]
-    <t>$97,045.26</t>
+    <t>$3,717,766.05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DISNEY WALT CO SR GLBL NT 20371115 6.650%                                                                                       </t>
+  </si>
+  <si>
+    <t>$363,875.40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DUKE ENERGY FLA LLC M GLBL BD. 20380615 6.400%                                                                                  </t>
+  </si>
+  <si>
+    <t>$886,411.60</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EAGLE FDG LUXCO S A R L SR GLBL A 20300817 5.500%                                                                               </t>
+  </si>
+  <si>
+    <t>$518,868.90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EAGLE MATLS INC SR GLBL NT 20360315 5.000%                                                                                      </t>
+  </si>
+  <si>
+    <t>$415,976.40</t>
   </si>
   <si>
     <t xml:space="preserve">ELEVANCE HEALTH INC COM                                                                                                         </t>
   </si>
   <si>
     <t xml:space="preserve">ELV         </t>
   </si>
   <si>
-    <t>$95,648.08</t>
-[...14 lines deleted...]
-    <t>$463,918.40</t>
+    <t>$8,903,040.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENERGY TRANSFER L P SR GLBL NT 20310115 4.550%                                                                                  </t>
+  </si>
+  <si>
+    <t>$393,736.20</t>
   </si>
   <si>
     <t xml:space="preserve">ENERGY TRANSFER L P SR NT . 20420201 6.500%                                                                                     </t>
   </si>
   <si>
-    <t>$766,694.75</t>
-[...95 lines deleted...]
-    <t>$48,457.50</t>
+    <t>$620,646.40</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC MBS GOLD CASH . 20340501 4.500%                                                                                           </t>
   </si>
   <si>
-    <t>$1,668.06</t>
+    <t>$1,335.08</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC MBS GOLD CASH . 20340601 4.500%                                                                                           </t>
   </si>
   <si>
-    <t>$1,669.69</t>
+    <t>$1,480.53</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC MBS GOLD CASH . 20340701 4.500%                                                                                           </t>
   </si>
   <si>
-    <t>$2,295.30</t>
-[...38 lines deleted...]
-    <t>$6,835.89</t>
+    <t>$1,692.46</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FIRST AMERN FINL CORP                                                                                                           </t>
+  </si>
+  <si>
+    <t xml:space="preserve">FAF         </t>
+  </si>
+  <si>
+    <t>$3,856,050.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FNMA MEGA WGTD AVG MEGA . 20490101 5.621%                                                                                       </t>
+  </si>
+  <si>
+    <t>$6,115.91</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA SUPER LNG YEAR . 20381001 6.000%                                                                                           </t>
   </si>
   <si>
-    <t>$3,006.30</t>
+    <t>$2,616.73</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA UMBS INT YEAR . 20340201 4.500%                                                                                            </t>
   </si>
   <si>
-    <t>$2,616.24</t>
+    <t>$2,327.03</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA UMBS LNG YEAR . 20391201 4.500%                                                                                            </t>
   </si>
   <si>
-    <t>$1,967.19</t>
-[...53 lines deleted...]
-    <t>$6,490,402.01</t>
+    <t>$1,694.93</t>
   </si>
   <si>
     <t xml:space="preserve">GNMA REMIC TRUST - AH . 20561216 2.600%                                                                                         </t>
   </si>
   <si>
-    <t>$2,042.53</t>
+    <t>$1,414.10</t>
   </si>
   <si>
     <t xml:space="preserve">GOLDEN PEAR FUNDING HOLDCO LLC SR A NT 20280302 10.000%                                                                         </t>
   </si>
   <si>
     <t>$125,779.50</t>
   </si>
   <si>
-    <t xml:space="preserve">HALLIBURTON CO                                                                                                                  </t>
-[...29 lines deleted...]
-    <t>$4,596,543.90</t>
+    <t xml:space="preserve">GSK PLC SPONSORED ADR                                                                                                           </t>
+  </si>
+  <si>
+    <t xml:space="preserve">GSK         </t>
+  </si>
+  <si>
+    <t>$3,621,535.11</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HALMA PLC                                                                                                                       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">HALMY       </t>
+  </si>
+  <si>
+    <t>$3,277,212.39</t>
   </si>
   <si>
     <t xml:space="preserve">HEICO CORP NEW                                                                                                                  </t>
   </si>
   <si>
     <t xml:space="preserve">HEI A       </t>
   </si>
   <si>
-    <t>$6,061,630.92</t>
-[...5 lines deleted...]
-    <t>$196,407.12</t>
+    <t>$3,292,628.43</t>
   </si>
   <si>
     <t xml:space="preserve">HERMES INTL SCA                                                                                                                 </t>
   </si>
   <si>
     <t xml:space="preserve">HESAY       </t>
   </si>
   <si>
-    <t>$2,081,630.82</t>
-[...62 lines deleted...]
-    <t>$75,679.65</t>
+    <t>$6,605,734.82</t>
   </si>
   <si>
     <t xml:space="preserve">HUNTINGTON BANCSHARES INC GLBL NT . 20300204 2.550%                                                                             </t>
   </si>
   <si>
-    <t>$512,344.50</t>
-[...8 lines deleted...]
-    <t>$7,023.20</t>
+    <t>$414,290.80</t>
   </si>
   <si>
     <t xml:space="preserve">ICAHN ENTERPRISES LPCORP SR SEC GLBL 20291115 10.000%                                                                           </t>
   </si>
   <si>
-    <t>$243,919.20</t>
+    <t>$236,985.60</t>
   </si>
   <si>
     <t xml:space="preserve">IIP OPER PARTNERSHIP L P SR GLBL NT. 20260525 5.500%                                                                            </t>
   </si>
   <si>
-    <t>$227,173.30</t>
-[...29 lines deleted...]
-    <t>$211,564.30</t>
+    <t>$228,413.00</t>
   </si>
   <si>
     <t xml:space="preserve">INTERCONTINENTAL EXCHANGE INC COM                                                                                               </t>
   </si>
   <si>
     <t xml:space="preserve">ICE         </t>
   </si>
   <si>
-    <t>$2,207,816.35</t>
-[...50 lines deleted...]
-    <t>$2,582,984.00</t>
+    <t>$2,937,434.61</t>
   </si>
   <si>
     <t xml:space="preserve">JEFFERIES FINANCIAL GROUP INC SR GLBL NT. 20340414 6.200%                                                                       </t>
   </si>
   <si>
-    <t>$697,644.20</t>
-[...8 lines deleted...]
-    <t>$6,896,680.86</t>
+    <t>$826,174.10</t>
   </si>
   <si>
     <t xml:space="preserve">JP MORGAN MTG TR - -A- FLT 20290625 3.000%                                                                                      </t>
   </si>
   <si>
-    <t>$976.51</t>
+    <t>$394.00</t>
   </si>
   <si>
     <t xml:space="preserve">JP MORGAN MTG TR - A- FLT 20470525 3.500%                                                                                       </t>
   </si>
   <si>
-    <t>$4,267.21</t>
+    <t>$3,929.62</t>
   </si>
   <si>
     <t xml:space="preserve">JPMORGAN CHASE n CO SR GLBL NT 20310324 4.493%                                                                                  </t>
   </si>
   <si>
-    <t>$1,294,450.30</t>
-[...176 lines deleted...]
-    <t>$253,262.50</t>
+    <t>$841,437.40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LAM RESEARCH CORP COM NEW                                                                                                       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">LRCX        </t>
+  </si>
+  <si>
+    <t>$5,077,985.79</t>
   </si>
   <si>
     <t xml:space="preserve">MASTERCARD INCORPORATED CL A                                                                                                    </t>
   </si>
   <si>
     <t xml:space="preserve">MA          </t>
   </si>
   <si>
-    <t>$14,741,433.49</t>
-[...8 lines deleted...]
-    <t>$220,755.98</t>
+    <t>$14,678,419.80</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MCKESSON CORP                                                                                                                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MCK         </t>
+  </si>
+  <si>
+    <t>$1,703,213.25</t>
   </si>
   <si>
     <t xml:space="preserve">MERCADOLIBRE INC                                                                                                                </t>
   </si>
   <si>
     <t xml:space="preserve">MELI        </t>
   </si>
   <si>
-    <t>$3,460,769.97</t>
-[...8 lines deleted...]
-    <t>$83,578.50</t>
+    <t>$5,771,892.72</t>
   </si>
   <si>
     <t xml:space="preserve">META PLATFORMS INC CL A                                                                                                         </t>
   </si>
   <si>
     <t xml:space="preserve">META        </t>
   </si>
   <si>
-    <t>$17,368,522.60</t>
-[...14 lines deleted...]
-    <t>$37,611.54</t>
+    <t>$14,536,084.68</t>
   </si>
   <si>
     <t xml:space="preserve">MICROSOFT CORP                                                                                                                  </t>
   </si>
   <si>
     <t xml:space="preserve">MSFT        </t>
   </si>
   <si>
-    <t>$10,368,584.82</t>
-[...17 lines deleted...]
-    <t>$133,020.33</t>
+    <t>$22,678,378.56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MONOTARO CO LTD                                                                                                                 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MONOY       </t>
+  </si>
+  <si>
+    <t>$3,184,074.46</t>
   </si>
   <si>
     <t xml:space="preserve">MOODYS CORP                                                                                                                     </t>
   </si>
   <si>
     <t xml:space="preserve">MCO         </t>
   </si>
   <si>
-    <t>$5,446,583.52</t>
-[...17 lines deleted...]
-    <t>$3,754,462.58</t>
+    <t>$3,453,453.29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MORGAN STANLEY PRIVATE BANK NA 4NC3 4.213 20300208                                                                              </t>
+  </si>
+  <si>
+    <t>$612,903.60</t>
   </si>
   <si>
     <t xml:space="preserve">NASDAQ STOCK MARKET INC                                                                                                         </t>
   </si>
   <si>
     <t xml:space="preserve">NDAQ        </t>
   </si>
   <si>
-    <t>$2,362,623.98</t>
-[...17 lines deleted...]
-    <t>$196,546.50</t>
+    <t>$3,857,986.58</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NELNET ST LN TR - A FLT 20400326 4.482%                                                                                         </t>
+  </si>
+  <si>
+    <t>$4,885.45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NEW FORTRESS ENERGY INC LIEN GLBL 20290315 8.750%                                                                               </t>
+  </si>
+  <si>
+    <t>$20,412.50</t>
   </si>
   <si>
     <t xml:space="preserve">NEW RESI MTG LN TR - A- FLT 20550825 3.750%                                                                                     </t>
   </si>
   <si>
-    <t>$2,228.17</t>
+    <t>$1,919.33</t>
   </si>
   <si>
     <t xml:space="preserve">NEW RESI MTG LN TR - A- FLT 20561125 3.750%                                                                                     </t>
   </si>
   <si>
-    <t>$2,354.48</t>
+    <t>$2,108.21</t>
   </si>
   <si>
     <t xml:space="preserve">NEW RESI MTG LN TR - A-FXD FLT 20541125 3.750%                                                                                  </t>
   </si>
   <si>
-    <t>$1,636.13</t>
-[...5 lines deleted...]
-    <t>$251,572.50</t>
+    <t>$1,460.38</t>
   </si>
   <si>
     <t xml:space="preserve">NEWCASTLE COAL INFRASTRUCTURE SR SEC A NT 20270929 4.400%                                                                       </t>
   </si>
   <si>
-    <t>$337,138.44</t>
-[...26 lines deleted...]
-    <t>$70,522.11</t>
+    <t>$338,435.73</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NU HLDGS LTD                                                                                                                    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NU          </t>
+  </si>
+  <si>
+    <t>$8,657,870.76</t>
   </si>
   <si>
     <t xml:space="preserve">NVIDIA CORP                                                                                                                     </t>
   </si>
   <si>
     <t xml:space="preserve">NVDA        </t>
   </si>
   <si>
-    <t>$9,887,667.84</t>
-[...17 lines deleted...]
-    <t>$56,525.08</t>
+    <t>$23,002,982.99</t>
   </si>
   <si>
     <t xml:space="preserve">OPEN INFRA US ASSETS AB (PUBL) 11.0 20270222                                                                                    </t>
   </si>
   <si>
-    <t>$199,008.01</t>
-[...17 lines deleted...]
-    <t>$12,323.20</t>
+    <t>$199,999.88</t>
   </si>
   <si>
     <t xml:space="preserve">OXFORD FIN CR FD III -A LP A- . 20320114 6.675%                                                                                 </t>
   </si>
   <si>
-    <t>$50,391.45</t>
-[...8 lines deleted...]
-    <t>$95,872.56</t>
+    <t>$50,695.53</t>
   </si>
   <si>
     <t xml:space="preserve">PALOMINO FDG TR I SR SEC GLBL 20280517 7.233%                                                                                   </t>
   </si>
   <si>
-    <t>$675,884.80</t>
+    <t>$676,563.20</t>
   </si>
   <si>
     <t xml:space="preserve">PELORUS FUND REIT LLC CR SEN SR GLBL 20260930 7.000%                                                                            </t>
   </si>
   <si>
-    <t>$242,047.75</t>
-[...32 lines deleted...]
-    <t>$69,539.25</t>
+    <t>$243,895.05</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PERSIMMON                                                                                                                       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PSMMY       </t>
+  </si>
+  <si>
+    <t>$5,578,024.27</t>
   </si>
   <si>
     <t xml:space="preserve">PMT LOAN TRUST -J A- FLT 20430925 3.500%                                                                                        </t>
   </si>
   <si>
-    <t>$2,701.36</t>
-[...104 lines deleted...]
-    <t>$24,120.60</t>
+    <t>$2,534.47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PNC FINL SVCS GROUP INC SR GLBL NT 20310513 4.899%                                                                              </t>
+  </si>
+  <si>
+    <t>$616,284.00</t>
   </si>
   <si>
     <t xml:space="preserve">ROLLINS INC                                                                                                                     </t>
   </si>
   <si>
     <t xml:space="preserve">ROL         </t>
   </si>
   <si>
-    <t>$2,241,139.42</t>
-[...17 lines deleted...]
-    <t>$302,419.26</t>
+    <t>$5,157,931.01</t>
   </si>
   <si>
     <t xml:space="preserve">S AND P GLOBAL INC                                                                                                              </t>
   </si>
   <si>
     <t xml:space="preserve">SPGI        </t>
   </si>
   <si>
-    <t>$4,248,570.40</t>
-[...8 lines deleted...]
-    <t>$7,465,312.40</t>
+    <t>$3,191,699.24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAFEHOLD OPER PARTNERSHIP LP SR GLBL NT 20320115 2.850%                                                                         </t>
+  </si>
+  <si>
+    <t>$301,629.90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAFEHOLD OPER PARTNERSHIP LP SR GLBL NT. 20340401 6.100%                                                                        </t>
+  </si>
+  <si>
+    <t>$450,180.69</t>
   </si>
   <si>
     <t xml:space="preserve">SBA TOWER TR - - . 20521115 6.599%                                                                                              </t>
   </si>
   <si>
-    <t>$416,389.94</t>
-[...8 lines deleted...]
-    <t>$133,103.70</t>
+    <t>$413,408.65</t>
   </si>
   <si>
     <t xml:space="preserve">SEQUOIA MTG TR - A FLT 20430225 1.874%                                                                                          </t>
   </si>
   <si>
-    <t>$860.62</t>
+    <t>$799.77</t>
   </si>
   <si>
     <t xml:space="preserve">SEQUOIA MTG TR - A- FLT 20430525 3.000%                                                                                         </t>
   </si>
   <si>
-    <t>$2,590.99</t>
+    <t>$2,457.78</t>
   </si>
   <si>
     <t xml:space="preserve">SEQUOIA MTG TR - A- FLT 20430625 3.000%                                                                                         </t>
   </si>
   <si>
-    <t>$1,160.60</t>
+    <t>$1,135.15</t>
   </si>
   <si>
     <t xml:space="preserve">SERVICENOW INC                                                                                                                  </t>
   </si>
   <si>
     <t xml:space="preserve">NOW         </t>
   </si>
   <si>
-    <t>$8,961,956.64</t>
-[...5 lines deleted...]
-    <t>$153,072.00</t>
+    <t>$3,336,752.93</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SHERWIN WILLIAMS CO                                                                                                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SHW         </t>
+  </si>
+  <si>
+    <t>$3,717,997.86</t>
   </si>
   <si>
     <t xml:space="preserve">SIMON PPTY GROUP LP SR GLBL NT 20320201 2.650%                                                                                  </t>
   </si>
   <si>
-    <t>$773,641.40</t>
+    <t>$46,549.23</t>
   </si>
   <si>
     <t xml:space="preserve">SIRIUSPOINT LTD SR GLBL NT 20290405 7.000%                                                                                      </t>
   </si>
   <si>
-    <t>$480,594.20</t>
-[...35 lines deleted...]
-    <t>$31,046.47</t>
+    <t>$399,608.00</t>
   </si>
   <si>
     <t xml:space="preserve">SOCIEDAD QUIMICA MINERA DE C                                                                                                    </t>
   </si>
   <si>
     <t xml:space="preserve">SQM         </t>
   </si>
   <si>
-    <t>$6,741,724.11</t>
-[...44 lines deleted...]
-    <t>$53,622.79</t>
+    <t>$1,564,684.10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">STARWOOD RTL PPTY TR -STAR A FLT 20271115 6.744%                                                                                </t>
+  </si>
+  <si>
+    <t>$8,261.65</t>
   </si>
   <si>
     <t xml:space="preserve">SUTHERLAND COML MTG TF -SB A FLT 20410425 2.860%                                                                                </t>
   </si>
   <si>
-    <t>$5,976.29</t>
-[...17 lines deleted...]
-    <t>$101,827.92</t>
+    <t>$4,942.16</t>
   </si>
   <si>
     <t xml:space="preserve">TAIWAN SEMICONDUCTOR MFG LTD                                                                                                    </t>
   </si>
   <si>
     <t xml:space="preserve">TSM         </t>
   </si>
   <si>
-    <t>$7,076,776.00</t>
-[...65 lines deleted...]
-    <t>$2,169.92</t>
+    <t>$14,156,876.52</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TENCENT HLDGS LTD ADR                                                                                                           </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TCEHY       </t>
+  </si>
+  <si>
+    <t>$5,566,290.21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TJX COS INC                                                                                                                     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TJX         </t>
+  </si>
+  <si>
+    <t>$7,132,600.86</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TOKYO ELECTRON LTD                                                                                                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TOELY       </t>
+  </si>
+  <si>
+    <t>$3,429,332.80</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TOWD PT MTG TR -HY A FLT 20481026 4.787%                                                                                        </t>
+  </si>
+  <si>
+    <t>$1,433.39</t>
   </si>
   <si>
     <t xml:space="preserve">TRANSUNION                                                                                                                      </t>
   </si>
   <si>
     <t xml:space="preserve">TRU         </t>
   </si>
   <si>
-    <t>$6,418,801.35</t>
-[...17 lines deleted...]
-    <t>$142,989.75</t>
+    <t>$6,428,610.55</t>
   </si>
   <si>
     <t xml:space="preserve">TRUIST FINL CORP FR . 20290607 1.887%                                                                                           </t>
   </si>
   <si>
-    <t>$703,179.40</t>
-[...14 lines deleted...]
-    <t>$178,750.59</t>
+    <t>$611,724.80</t>
   </si>
   <si>
     <t xml:space="preserve">UNITED AIRLS INC -B B . 20270901 4.600%                                                                                         </t>
   </si>
   <si>
-    <t>$26,221.98</t>
-[...5 lines deleted...]
-    <t>$7,878,599.75</t>
+    <t>$20,800.76</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNITED PARCEL SERVICE INC                                                                                                       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">UPS         </t>
+  </si>
+  <si>
+    <t>$12,529,362.04</t>
   </si>
   <si>
     <t xml:space="preserve">UNITED STATES TREAS BDS 20470515 3.000%                                                                                         </t>
   </si>
   <si>
-    <t>$4,434,429.00</t>
-[...11 lines deleted...]
-    <t>$27,637,599.24</t>
+    <t>$5,923,489.08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UNITED STATES TREAS NTS . 20321115 4.125%                                                                                       </t>
+  </si>
+  <si>
+    <t>$33,214,100.00</t>
   </si>
   <si>
     <t xml:space="preserve">UNITEDHEALTH GROUP INC                                                                                                          </t>
   </si>
   <si>
     <t xml:space="preserve">UNH         </t>
   </si>
   <si>
-    <t>$194,258.64</t>
-[...8 lines deleted...]
-    <t>$156,786.70</t>
+    <t>$4,405,501.94</t>
   </si>
   <si>
     <t xml:space="preserve">US BANCORP FR . 20290201 4.653%                                                                                                 </t>
   </si>
   <si>
-    <t>$739,593.00</t>
-[...8 lines deleted...]
-    <t>$103,799.62</t>
+    <t>$587,395.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">US DOLLARS                                                                                                                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">USD         </t>
+  </si>
+  <si>
+    <t>$11,406,243.32</t>
   </si>
   <si>
     <t xml:space="preserve">VERTEX PHARMACEUTICALS INC                                                                                                      </t>
   </si>
   <si>
     <t xml:space="preserve">VRTX        </t>
   </si>
   <si>
-    <t>$5,974,345.08</t>
-[...8 lines deleted...]
-    <t>$9,949.94</t>
+    <t>$6,880,101.84</t>
   </si>
   <si>
     <t xml:space="preserve">VISA INC                                                                                                                        </t>
   </si>
   <si>
     <t xml:space="preserve">V           </t>
   </si>
   <si>
-    <t>$11,247,999.81</t>
-[...26 lines deleted...]
-    <t>$300,617.35</t>
+    <t>$11,756,821.36</t>
   </si>
   <si>
     <t xml:space="preserve">WEST FRASER TIMBER LTD                                                                                                          </t>
   </si>
   <si>
     <t xml:space="preserve">WFG         </t>
   </si>
   <si>
-    <t>$2,597,282.24</t>
-[...17 lines deleted...]
-    <t>$61,292.70</t>
+    <t>$7,433,328.24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WEYERHAEUSER CO                                                                                                                 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">WY          </t>
+  </si>
+  <si>
+    <t>$6,187,888.74</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WORKDAY INC                                                                                                                     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">WDAY        </t>
+  </si>
+  <si>
+    <t>$2,683,493.12</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E294"/>
+  <dimension ref="A1:E129"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="0">
-        <v>1235</v>
+        <v>410000</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="0">
-        <v>247</v>
+        <v>172602</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D4" s="0">
-        <v>200000</v>
+        <v>8328</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D5" s="0">
+        <v>370000</v>
+      </c>
+      <c r="E5" s="0" t="s">
         <v>16</v>
-      </c>
-[...7 lines deleted...]
-        <v>17</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C6" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="B6" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D6" s="0">
-        <v>560000</v>
+        <v>43006</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>20</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="D7" s="0">
-        <v>130000</v>
+        <v>78232</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D8" s="0">
-        <v>169955</v>
+        <v>24767</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D9" s="0">
-        <v>1365</v>
+        <v>420000</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="D10" s="0">
-        <v>749</v>
+        <v>15443</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="D11" s="0">
-        <v>22436.32</v>
+        <v>3643</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D12" s="0">
-        <v>44407</v>
+        <v>17473</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="D13" s="0">
-        <v>25753</v>
+        <v>410000</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>13</v>
+        <v>40</v>
       </c>
       <c r="D14" s="0">
-        <v>480000</v>
+        <v>38039</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>13</v>
+        <v>43</v>
       </c>
       <c r="D15" s="0">
-        <v>1170000</v>
+        <v>61245</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>42</v>
+        <v>7</v>
       </c>
       <c r="D16" s="0">
-        <v>77</v>
+        <v>660000</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>45</v>
+        <v>7</v>
       </c>
       <c r="D17" s="0">
-        <v>497</v>
+        <v>450000</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D18" s="0">
-        <v>62765</v>
+        <v>102899</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D19" s="0">
-        <v>70353</v>
+        <v>6582</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D20" s="0">
-        <v>251</v>
+        <v>21786</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>57</v>
+        <v>6</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D21" s="0">
-        <v>12200</v>
+        <v>470000</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>60</v>
+        <v>7</v>
       </c>
       <c r="D22" s="0">
-        <v>1090</v>
+        <v>830000</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>13</v>
+        <v>63</v>
       </c>
       <c r="D23" s="0">
-        <v>540000</v>
+        <v>7243</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D24" s="0">
-        <v>132620</v>
+        <v>42828</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D25" s="0">
-        <v>12345</v>
+        <v>4568</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>71</v>
+        <v>6</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D26" s="0">
-        <v>30146</v>
+        <v>560000</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D27" s="0">
-        <v>26308</v>
+        <v>165.96</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B28" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D28" s="0">
+        <v>590000</v>
+      </c>
+      <c r="E28" s="0" t="s">
         <v>76</v>
-      </c>
-[...7 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D29" s="0">
+        <v>410000</v>
+      </c>
+      <c r="E29" s="0" t="s">
         <v>78</v>
-      </c>
-[...10 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>82</v>
+        <v>7</v>
       </c>
       <c r="D30" s="0">
-        <v>31296</v>
+        <v>3075.49</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>13</v>
+        <v>82</v>
       </c>
       <c r="D31" s="0">
-        <v>9766</v>
+        <v>121189</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D32" s="0">
-        <v>900000</v>
+        <v>410000</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="D33" s="0">
+        <v>83423</v>
+      </c>
+      <c r="E33" s="0" t="s">
         <v>88</v>
-      </c>
-[...10 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="D34" s="0">
-        <v>1354</v>
+        <v>820000</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="D35" s="0">
-        <v>642</v>
+        <v>600000</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>98</v>
+        <v>7</v>
       </c>
       <c r="D36" s="0">
-        <v>1205</v>
+        <v>1590.98</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>99</v>
+        <v>94</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>101</v>
+        <v>7</v>
       </c>
       <c r="D37" s="0">
-        <v>547</v>
+        <v>1964.56</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>102</v>
+        <v>96</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
-        <v>103</v>
+        <v>97</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>104</v>
+        <v>7</v>
       </c>
       <c r="D38" s="0">
-        <v>7859</v>
+        <v>390000</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D39" s="0">
-        <v>240000</v>
+        <v>250000</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>107</v>
+        <v>100</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>109</v>
+        <v>102</v>
       </c>
       <c r="D40" s="0">
-        <v>116</v>
+        <v>101264</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>110</v>
+        <v>103</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
-        <v>111</v>
+        <v>104</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C41" s="0" t="s">
-        <v>13</v>
+        <v>105</v>
       </c>
       <c r="D41" s="0">
-        <v>194634.15</v>
+        <v>62850</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>114</v>
+        <v>7</v>
       </c>
       <c r="D42" s="0">
-        <v>3949</v>
+        <v>315000</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C43" s="0" t="s">
-        <v>117</v>
+        <v>7</v>
       </c>
       <c r="D43" s="0">
-        <v>93</v>
+        <v>790000</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>118</v>
+        <v>110</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
-        <v>119</v>
+        <v>111</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>120</v>
+        <v>6</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D44" s="0">
-        <v>213486</v>
+        <v>510000</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>121</v>
+        <v>112</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
-        <v>122</v>
+        <v>113</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>123</v>
+        <v>7</v>
       </c>
       <c r="D45" s="0">
-        <v>843</v>
+        <v>420000</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
       <c r="D46" s="0">
-        <v>124</v>
+        <v>27822</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>127</v>
+        <v>117</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
-        <v>128</v>
+        <v>118</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>129</v>
+        <v>7</v>
       </c>
       <c r="D47" s="0">
-        <v>26675</v>
+        <v>390000</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>130</v>
+        <v>119</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
-        <v>131</v>
+        <v>120</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>132</v>
+        <v>7</v>
       </c>
       <c r="D48" s="0">
-        <v>54597</v>
+        <v>580000</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>133</v>
+        <v>121</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
-        <v>134</v>
+        <v>122</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>135</v>
+        <v>7</v>
       </c>
       <c r="D49" s="0">
-        <v>43581</v>
+        <v>1312.93</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>136</v>
+        <v>123</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
-        <v>137</v>
+        <v>124</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D50" s="0">
-        <v>790000</v>
+        <v>1466.71</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>138</v>
+        <v>125</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
-        <v>139</v>
+        <v>126</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D51" s="0">
-        <v>130000</v>
+        <v>1676.6</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>140</v>
+        <v>127</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
-        <v>141</v>
+        <v>128</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>142</v>
+        <v>129</v>
       </c>
       <c r="D52" s="0">
-        <v>816</v>
+        <v>55000</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>143</v>
+        <v>130</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
-        <v>144</v>
+        <v>131</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>145</v>
+        <v>7</v>
       </c>
       <c r="D53" s="0">
-        <v>94</v>
+        <v>5915.15</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>146</v>
+        <v>132</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
-        <v>147</v>
+        <v>133</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>148</v>
+        <v>7</v>
       </c>
       <c r="D54" s="0">
-        <v>66955</v>
+        <v>2475.55</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>149</v>
+        <v>134</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
-        <v>150</v>
+        <v>135</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>151</v>
+        <v>7</v>
       </c>
       <c r="D55" s="0">
-        <v>32639</v>
+        <v>2292.32</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>152</v>
+        <v>136</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
-        <v>153</v>
+        <v>137</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D56" s="0">
-        <v>660000</v>
+        <v>1671.61</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>154</v>
+        <v>138</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
-        <v>155</v>
+        <v>139</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>156</v>
+        <v>7</v>
       </c>
       <c r="D57" s="0">
-        <v>318</v>
+        <v>1511.22</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>140</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
-        <v>158</v>
+        <v>141</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>159</v>
+        <v>7</v>
       </c>
       <c r="D58" s="0">
-        <v>2452</v>
+        <v>135000</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>160</v>
+        <v>142</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
-        <v>161</v>
+        <v>143</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>162</v>
+        <v>144</v>
       </c>
       <c r="D59" s="0">
-        <v>389</v>
+        <v>61247</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>163</v>
+        <v>145</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
-        <v>164</v>
+        <v>146</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>13</v>
+        <v>147</v>
       </c>
       <c r="D60" s="0">
-        <v>233.36</v>
+        <v>29130</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>165</v>
+        <v>148</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
-        <v>166</v>
+        <v>149</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>167</v>
+        <v>150</v>
       </c>
       <c r="D61" s="0">
-        <v>500</v>
+        <v>13713</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>168</v>
+        <v>151</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
-        <v>169</v>
+        <v>152</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>170</v>
+        <v>153</v>
       </c>
       <c r="D62" s="0">
-        <v>1490</v>
+        <v>27305</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>171</v>
+        <v>154</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
-        <v>172</v>
+        <v>155</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>173</v>
+        <v>7</v>
       </c>
       <c r="D63" s="0">
-        <v>3324</v>
+        <v>440000</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>174</v>
+        <v>156</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
-        <v>175</v>
+        <v>157</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D64" s="0">
-        <v>730000</v>
+        <v>240000</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>176</v>
+        <v>158</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
-        <v>177</v>
+        <v>159</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D65" s="0">
-        <v>500000</v>
+        <v>230000</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>178</v>
+        <v>160</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
-        <v>179</v>
+        <v>161</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>180</v>
+        <v>6</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>13</v>
+        <v>162</v>
       </c>
       <c r="D66" s="0">
-        <v>85790</v>
+        <v>17897</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>181</v>
+        <v>163</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
-        <v>182</v>
+        <v>164</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>183</v>
+        <v>7</v>
       </c>
       <c r="D67" s="0">
-        <v>1149</v>
+        <v>790000</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>184</v>
+        <v>165</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
-        <v>185</v>
+        <v>166</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>186</v>
+        <v>7</v>
       </c>
       <c r="D68" s="0">
-        <v>122773</v>
+        <v>397.44</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>187</v>
+        <v>167</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
-        <v>188</v>
+        <v>168</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C69" s="0" t="s">
-        <v>189</v>
+        <v>7</v>
       </c>
       <c r="D69" s="0">
-        <v>1351</v>
+        <v>4214.73</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>190</v>
+        <v>169</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
-        <v>191</v>
+        <v>170</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C70" s="0" t="s">
-        <v>192</v>
+        <v>7</v>
       </c>
       <c r="D70" s="0">
-        <v>888</v>
+        <v>830000</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>193</v>
+        <v>171</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
-        <v>194</v>
+        <v>172</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>13</v>
+        <v>173</v>
       </c>
       <c r="D71" s="0">
-        <v>3701.13</v>
+        <v>21711</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>195</v>
+        <v>174</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
-        <v>196</v>
+        <v>175</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>197</v>
+        <v>176</v>
       </c>
       <c r="D72" s="0">
-        <v>433</v>
+        <v>28380</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>198</v>
+        <v>177</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
-        <v>199</v>
+        <v>178</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>200</v>
+        <v>179</v>
       </c>
       <c r="D73" s="0">
-        <v>2236</v>
+        <v>1725</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>201</v>
+        <v>180</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
-        <v>202</v>
+        <v>181</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>203</v>
+        <v>182</v>
       </c>
       <c r="D74" s="0">
-        <v>142192</v>
+        <v>3284</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>204</v>
+        <v>183</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
-        <v>205</v>
+        <v>184</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>206</v>
+        <v>185</v>
       </c>
       <c r="D75" s="0">
-        <v>2467</v>
+        <v>22426</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>207</v>
+        <v>186</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
-        <v>208</v>
+        <v>187</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>209</v>
+        <v>188</v>
       </c>
       <c r="D76" s="0">
-        <v>788</v>
+        <v>57744</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>210</v>
+        <v>189</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
-        <v>211</v>
+        <v>190</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>13</v>
+        <v>191</v>
       </c>
       <c r="D77" s="0">
-        <v>1726.51</v>
+        <v>238937</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>212</v>
+        <v>192</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
-        <v>213</v>
+        <v>193</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>13</v>
+        <v>194</v>
       </c>
       <c r="D78" s="0">
-        <v>2267.65</v>
+        <v>7231</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>214</v>
+        <v>195</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
-        <v>215</v>
+        <v>196</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>216</v>
+        <v>7</v>
       </c>
       <c r="D79" s="0">
-        <v>213898</v>
+        <v>610000</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>217</v>
+        <v>197</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
-        <v>218</v>
+        <v>198</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>219</v>
+        <v>199</v>
       </c>
       <c r="D80" s="0">
-        <v>367</v>
+        <v>44051</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
-        <v>221</v>
+        <v>201</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>222</v>
+        <v>7</v>
       </c>
       <c r="D81" s="0">
-        <v>19961</v>
+        <v>4892.65</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>223</v>
+        <v>202</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
-        <v>224</v>
+        <v>203</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>225</v>
+        <v>7</v>
       </c>
       <c r="D82" s="0">
-        <v>520</v>
+        <v>230000</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>226</v>
+        <v>204</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
-        <v>227</v>
+        <v>205</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>228</v>
+        <v>7</v>
       </c>
       <c r="D83" s="0">
-        <v>122758</v>
+        <v>1944.93</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>229</v>
+        <v>206</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
-        <v>230</v>
+        <v>207</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>231</v>
+        <v>6</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D84" s="0">
-        <v>1377</v>
+        <v>2155.47</v>
       </c>
       <c r="E84" s="0" t="s">
-        <v>232</v>
+        <v>208</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
-        <v>233</v>
+        <v>209</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C85" s="0" t="s">
-        <v>234</v>
+        <v>7</v>
       </c>
       <c r="D85" s="0">
-        <v>221421</v>
+        <v>1495.58</v>
       </c>
       <c r="E85" s="0" t="s">
-        <v>235</v>
+        <v>210</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
-        <v>236</v>
+        <v>211</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>231</v>
+        <v>6</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D86" s="0">
-        <v>6921</v>
+        <v>338435.73</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>237</v>
+        <v>212</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
-        <v>238</v>
+        <v>213</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>239</v>
+        <v>214</v>
       </c>
       <c r="D87" s="0">
-        <v>1008</v>
+        <v>577962</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>240</v>
+        <v>215</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
-        <v>241</v>
+        <v>216</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>242</v>
+        <v>217</v>
       </c>
       <c r="D88" s="0">
-        <v>288</v>
+        <v>129821</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>243</v>
+        <v>218</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
-        <v>244</v>
+        <v>219</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>245</v>
+        <v>7</v>
       </c>
       <c r="D89" s="0">
-        <v>133</v>
+        <v>200000</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>246</v>
+        <v>220</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
-        <v>247</v>
+        <v>221</v>
       </c>
       <c r="B90" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>248</v>
+        <v>7</v>
       </c>
       <c r="D90" s="0">
-        <v>1499</v>
+        <v>49908.9</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>249</v>
+        <v>222</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
-        <v>250</v>
+        <v>223</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>251</v>
+        <v>7</v>
       </c>
       <c r="D91" s="0">
-        <v>241</v>
+        <v>640000</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>252</v>
+        <v>224</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>253</v>
+        <v>225</v>
       </c>
       <c r="B92" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>254</v>
+        <v>7</v>
       </c>
       <c r="D92" s="0">
-        <v>647</v>
+        <v>245000</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>255</v>
+        <v>226</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>256</v>
+        <v>227</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>13</v>
+        <v>228</v>
       </c>
       <c r="D93" s="0">
-        <v>440000</v>
+        <v>137746</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>257</v>
+        <v>229</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>258</v>
+        <v>230</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D94" s="0">
-        <v>725000</v>
+        <v>2653.1</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>259</v>
+        <v>231</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>260</v>
+        <v>232</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>261</v>
+        <v>7</v>
       </c>
       <c r="D95" s="0">
-        <v>933</v>
+        <v>600000</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>262</v>
+        <v>233</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>263</v>
+        <v>234</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>264</v>
+        <v>235</v>
       </c>
       <c r="D96" s="0">
-        <v>24554</v>
+        <v>84709</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>265</v>
+        <v>236</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>266</v>
+        <v>237</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>267</v>
+        <v>238</v>
       </c>
       <c r="D97" s="0">
-        <v>115</v>
+        <v>7223</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>268</v>
+        <v>239</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
-        <v>269</v>
+        <v>240</v>
       </c>
       <c r="B98" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>270</v>
+        <v>7</v>
       </c>
       <c r="D98" s="0">
-        <v>64331</v>
+        <v>330000</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>271</v>
+        <v>241</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
-        <v>272</v>
+        <v>242</v>
       </c>
       <c r="B99" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>273</v>
+        <v>7</v>
       </c>
       <c r="D99" s="0">
-        <v>117</v>
+        <v>417000</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>274</v>
+        <v>243</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
-        <v>275</v>
+        <v>244</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D100" s="0">
-        <v>3663</v>
+        <v>405000</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>276</v>
+        <v>245</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
-        <v>277</v>
+        <v>246</v>
       </c>
       <c r="B101" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>278</v>
+        <v>7</v>
       </c>
       <c r="D101" s="0">
-        <v>59951</v>
+        <v>901.44</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>279</v>
+        <v>247</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
-        <v>280</v>
+        <v>248</v>
       </c>
       <c r="B102" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>281</v>
+        <v>7</v>
       </c>
       <c r="D102" s="0">
-        <v>36445</v>
+        <v>2637.92</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>282</v>
+        <v>249</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
-        <v>283</v>
+        <v>250</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>284</v>
+        <v>7</v>
       </c>
       <c r="D103" s="0">
-        <v>3298</v>
+        <v>1220.22</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>285</v>
+        <v>251</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
-        <v>286</v>
+        <v>252</v>
       </c>
       <c r="B104" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>287</v>
+        <v>253</v>
       </c>
       <c r="D104" s="0">
-        <v>400</v>
+        <v>30893</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>288</v>
+        <v>254</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
-        <v>289</v>
+        <v>255</v>
       </c>
       <c r="B105" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>290</v>
+        <v>256</v>
       </c>
       <c r="D105" s="0">
-        <v>273</v>
+        <v>10254</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>291</v>
+        <v>257</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
-        <v>292</v>
+        <v>258</v>
       </c>
       <c r="B106" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D106" s="0">
-        <v>1664.13</v>
+        <v>51000</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>293</v>
+        <v>259</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
-        <v>294</v>
+        <v>260</v>
       </c>
       <c r="B107" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D107" s="0">
-        <v>1681.92</v>
+        <v>380000</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>295</v>
+        <v>261</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
-        <v>296</v>
+        <v>262</v>
       </c>
       <c r="B108" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>13</v>
+        <v>263</v>
       </c>
       <c r="D108" s="0">
-        <v>2312.11</v>
+        <v>20507</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>297</v>
+        <v>264</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
-        <v>298</v>
+        <v>265</v>
       </c>
       <c r="B109" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>299</v>
+        <v>7</v>
       </c>
       <c r="D109" s="0">
-        <v>1970</v>
+        <v>13769.64</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>300</v>
+        <v>266</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
-        <v>301</v>
+        <v>267</v>
       </c>
       <c r="B110" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D110" s="0">
-        <v>150000</v>
+        <v>5140.43</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>302</v>
+        <v>268</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
-        <v>303</v>
+        <v>269</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>304</v>
+        <v>6</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>13</v>
+        <v>270</v>
       </c>
       <c r="D111" s="0">
-        <v>5750</v>
+        <v>37794</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>305</v>
+        <v>271</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
-        <v>306</v>
+        <v>272</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>307</v>
+        <v>273</v>
       </c>
       <c r="D112" s="0">
-        <v>30810</v>
+        <v>84055</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>308</v>
+        <v>274</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
-        <v>309</v>
+        <v>275</v>
       </c>
       <c r="B113" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>13</v>
+        <v>276</v>
       </c>
       <c r="D113" s="0">
-        <v>6718.58</v>
+        <v>44121</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>310</v>
+        <v>277</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
-        <v>311</v>
+        <v>278</v>
       </c>
       <c r="B114" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>13</v>
+        <v>279</v>
       </c>
       <c r="D114" s="0">
-        <v>2871.32</v>
+        <v>24331</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>312</v>
+        <v>280</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
-        <v>313</v>
+        <v>281</v>
       </c>
       <c r="B115" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D115" s="0">
-        <v>2613.89</v>
+        <v>1430.91</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>314</v>
+        <v>282</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
-        <v>315</v>
+        <v>283</v>
       </c>
       <c r="B116" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>13</v>
+        <v>284</v>
       </c>
       <c r="D116" s="0">
-        <v>1976.34</v>
+        <v>81841</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>316</v>
+        <v>285</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
-        <v>317</v>
+        <v>286</v>
       </c>
       <c r="B117" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>318</v>
+        <v>7</v>
       </c>
       <c r="D117" s="0">
-        <v>390</v>
+        <v>640000</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>319</v>
+        <v>287</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>320</v>
+        <v>288</v>
       </c>
       <c r="B118" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>321</v>
+        <v>7</v>
       </c>
       <c r="D118" s="0">
-        <v>878</v>
+        <v>20801.81</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>322</v>
+        <v>289</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
-        <v>323</v>
+        <v>290</v>
       </c>
       <c r="B119" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>324</v>
+        <v>291</v>
       </c>
       <c r="D119" s="0">
-        <v>1568</v>
+        <v>108049</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>325</v>
+        <v>292</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
-        <v>326</v>
+        <v>293</v>
       </c>
       <c r="B120" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>327</v>
+        <v>7</v>
       </c>
       <c r="D120" s="0">
-        <v>484</v>
+        <v>7611000</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>328</v>
+        <v>294</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
-        <v>329</v>
+        <v>295</v>
       </c>
       <c r="B121" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>330</v>
+        <v>7</v>
       </c>
       <c r="D121" s="0">
-        <v>2445</v>
+        <v>32404000</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>331</v>
+        <v>296</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
-        <v>332</v>
+        <v>297</v>
       </c>
       <c r="B122" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>333</v>
+        <v>298</v>
       </c>
       <c r="D122" s="0">
-        <v>43117</v>
+        <v>15022</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>334</v>
+        <v>299</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
-        <v>335</v>
+        <v>300</v>
       </c>
       <c r="B123" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D123" s="0">
-        <v>2244.86</v>
+        <v>580000</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>336</v>
+        <v>301</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
-        <v>337</v>
+        <v>302</v>
       </c>
       <c r="B124" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>13</v>
+        <v>303</v>
       </c>
       <c r="D124" s="0">
-        <v>135000</v>
+        <v>11406243.32</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>338</v>
+        <v>304</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
-        <v>339</v>
+        <v>305</v>
       </c>
       <c r="B125" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>340</v>
+        <v>306</v>
       </c>
       <c r="D125" s="0">
-        <v>2603</v>
+        <v>13848</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>341</v>
+        <v>307</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
-        <v>342</v>
+        <v>308</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>13</v>
+        <v>309</v>
       </c>
       <c r="D126" s="0">
-        <v>4757</v>
+        <v>36724</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>343</v>
+        <v>310</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
-        <v>344</v>
+        <v>311</v>
       </c>
       <c r="B127" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>345</v>
+        <v>312</v>
       </c>
       <c r="D127" s="0">
-        <v>836</v>
+        <v>111813</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>346</v>
+        <v>313</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
-        <v>347</v>
+        <v>314</v>
       </c>
       <c r="B128" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>348</v>
+        <v>315</v>
       </c>
       <c r="D128" s="0">
-        <v>74595</v>
+        <v>252258</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>349</v>
+        <v>316</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
-        <v>350</v>
+        <v>317</v>
       </c>
       <c r="B129" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>351</v>
+        <v>318</v>
       </c>
       <c r="D129" s="0">
-        <v>28437</v>
+        <v>20062</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>352</v>
-[...2804 lines deleted...]
-        <v>789</v>
+        <v>319</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Pro-Blend® Maximum Term Series Class R - Holdings - February.xlsx</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
 </Properties>
 </file>