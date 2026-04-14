--- v0 (2025-12-19)
+++ v1 (2026-04-14)
@@ -7,3475 +7,3748 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="February Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="298" uniqueCount="298">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="321" uniqueCount="321">
   <si>
     <t>Security Description</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Market Value (USD)</t>
   </si>
   <si>
     <t xml:space="preserve">AERCAP IRELAND CAP DESIGNATED SR GLBL NT 20281029 3.000%                                                                        </t>
   </si>
   <si>
     <t xml:space="preserve">US    </t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>$2,301,064.50</t>
+    <t>$2,383,409.00</t>
   </si>
   <si>
     <t xml:space="preserve">AGATE BAY MTG TR - A- FLT 20460325 3.500%                                                                                       </t>
   </si>
   <si>
-    <t>$717,316.92</t>
+    <t>$681,782.69</t>
   </si>
   <si>
     <t xml:space="preserve">ALEXANDER FDG TR II SR SEC GLBL 20280731 7.467%                                                                                 </t>
   </si>
   <si>
-    <t>$2,439,033.20</t>
-[...5 lines deleted...]
-    <t>$4,666,583.70</t>
+    <t>$2,438,895.80</t>
   </si>
   <si>
     <t xml:space="preserve">ALLO ISSUER LLC - A- . 20530620 6.200%                                                                                          </t>
   </si>
   <si>
-    <t>$1,626,819.84</t>
-[...5 lines deleted...]
-    <t>$2,257,615.20</t>
+    <t>$1,618,655.68</t>
+  </si>
+  <si>
+    <t xml:space="preserve">APOLLO GLOBAL MGMT INC SR GLBL NT 20350812 5.150%                                                                               </t>
+  </si>
+  <si>
+    <t>$2,318,167.80</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ATLAS WHSE LENDING CO LP SR 144A NT 30 4.95 20301115                                                                            </t>
+  </si>
+  <si>
+    <t>$2,333,448.40</t>
   </si>
   <si>
     <t xml:space="preserve">BANK AMERICA CORP FR . 20320422 2.687%                                                                                          </t>
   </si>
   <si>
-    <t>$3,532,678.05</t>
-[...5 lines deleted...]
-    <t>$2,272,678.60</t>
+    <t>$3,717,568.80</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BECLE SAB DE CV SR A NT. 20311014 2.500%                                                                                        </t>
+  </si>
+  <si>
+    <t>$2,114,196.60</t>
   </si>
   <si>
     <t xml:space="preserve">BOURZOUR LLC nCO ISSUERS - A- . 20491122 5.781%                                                                                 </t>
   </si>
   <si>
-    <t>$2,042,512.00</t>
+    <t>$2,007,676.40</t>
   </si>
   <si>
     <t xml:space="preserve">BREAN ABS TR -RM A . 20611025 1.750%                                                                                            </t>
   </si>
   <si>
-    <t>$724,064.01</t>
-[...11 lines deleted...]
-    <t>$4,825,907.00</t>
+    <t>$703,018.21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BREAN ASSET BKD SEC -RM A . 20651026 4.250%                                                                                     </t>
+  </si>
+  <si>
+    <t>$1,961,886.20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BX 2026-CSMO A 5.05% 02/15/2042 5.05 20420215                                                                                   </t>
+  </si>
+  <si>
+    <t>$2,360,000.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BX TRUST -VLT A FLT 20410617 5.172%                                                                                             </t>
+  </si>
+  <si>
+    <t>$1,895,250.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAMERON LNG LLC SR SEC GLBL 20350115 3.302%                                                                                     </t>
+  </si>
+  <si>
+    <t>$2,489,321.70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAPITAL ONE FINL CORP SR GLBL NT 20340608 6.377%                                                                                </t>
+  </si>
+  <si>
+    <t>$4,553,388.00</t>
   </si>
   <si>
     <t xml:space="preserve">CENOVUS ENERGY INC SR NT . 20391115 6.750%                                                                                      </t>
   </si>
   <si>
-    <t>$3,717,662.00</t>
+    <t>$3,778,535.80</t>
   </si>
   <si>
     <t xml:space="preserve">CENTERSQUARE ISSUER LLC - A- . 20541026 5.200%                                                                                  </t>
   </si>
   <si>
-    <t>$1,911,292.52</t>
+    <t>$1,975,833.00</t>
   </si>
   <si>
     <t xml:space="preserve">CF HIPPOLYTA ISSUER - B- . 20600715 2.280%                                                                                      </t>
   </si>
   <si>
-    <t>$2,071,327.41</t>
+    <t>$1,364,000.25</t>
   </si>
   <si>
     <t xml:space="preserve">CF HIPPOLYTA ISSUER LLC - B- . 20610315 1.980%                                                                                  </t>
   </si>
   <si>
-    <t>$842,482.32</t>
-[...11 lines deleted...]
-    <t>$2,299,096.80</t>
+    <t>$550,102.64</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CITIGROUP INC SR GLBL NT 20310911 4.503%                                                                                        </t>
+  </si>
+  <si>
+    <t>$3,153,881.90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CITIZENS FINL GROUP INC SUB GLBL NT 20360129 5.299%                                                                             </t>
+  </si>
+  <si>
+    <t>$2,443,161.60</t>
   </si>
   <si>
     <t xml:space="preserve">COGENT IPV LLC, - A- . 20540525 7.924%                                                                                          </t>
   </si>
   <si>
-    <t>$1,031,462.29</t>
+    <t>$1,035,027.77</t>
   </si>
   <si>
     <t xml:space="preserve">COMMONBOND ST LN TR -A-GS A . 20500825 1.980%                                                                                   </t>
   </si>
   <si>
-    <t>$412,129.41</t>
+    <t>$357,591.85</t>
   </si>
   <si>
     <t xml:space="preserve">COMPASS DATACENTERS - A- . 20490825 5.022%                                                                                      </t>
   </si>
   <si>
-    <t>$1,502,283.60</t>
+    <t>$1,513,470.75</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONSTELLATION SOFTWARE INC SR A NT 20340216 5.461%                                                                              </t>
+  </si>
+  <si>
+    <t>$2,402,239.80</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CORNELL UNIVERSITY GLBL - BD 20300615 4.169%                                                                                    </t>
+  </si>
+  <si>
+    <t>$4,937,128.20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CORPORACION NACIONAL DEL COBRE SR A NT 20370130 5.529%                                                                          </t>
+  </si>
+  <si>
+    <t>$3,635,200.00</t>
   </si>
   <si>
     <t xml:space="preserve">CSMC TR -J A- FLT 20480225 3.500%                                                                                               </t>
   </si>
   <si>
-    <t>$3,260,222.21</t>
+    <t>$2,983,464.34</t>
   </si>
   <si>
     <t xml:space="preserve">CSMC TRUST - A- FLT 20430825 3.500%                                                                                             </t>
   </si>
   <si>
-    <t>$203,936.17</t>
+    <t>$181,223.25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">D R HORTON INC SR GLBL NT 20301015 4.850%                                                                                       </t>
+  </si>
+  <si>
+    <t>$2,456,231.40</t>
   </si>
   <si>
     <t xml:space="preserve">DATABANK ISSUER LLC - A- . 20511025 2.400%                                                                                      </t>
   </si>
   <si>
-    <t>$860,104.35</t>
+    <t>$886,460.04</t>
   </si>
   <si>
     <t xml:space="preserve">DATABANK ISSUER LLC - A- . 20530225 5.116%                                                                                      </t>
   </si>
   <si>
-    <t>$1,342,622.66</t>
-[...11 lines deleted...]
-    <t>$2,456,658.80</t>
+    <t>$1,349,577.32</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEPOSITORY TR n CLEARING CORP PERP SUB -D A 00000000 3.375%                                                                     </t>
+  </si>
+  <si>
+    <t>$1,240,862.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DISNEY WALT CO SR GLBL NT 20371115 6.650%                                                                                       </t>
+  </si>
+  <si>
+    <t>$2,275,665.20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DUKE ENERGY FLA LLC M GLBL BD. 20380615 6.400%                                                                                  </t>
+  </si>
+  <si>
+    <t>$4,173,988.80</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EAGLE FDG LUXCO S A R L SR GLBL A 20300817 5.500%                                                                               </t>
+  </si>
+  <si>
+    <t>$2,914,822.35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EAGLE MATLS INC SR GLBL NT 20360315 5.000%                                                                                      </t>
+  </si>
+  <si>
+    <t>$2,317,582.80</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ECMC GROUP ST LN TR - A FLT 20741126 4.747%                                                                                     </t>
+  </si>
+  <si>
+    <t>$1,817,887.35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ECMC GRP STD LN TR - A FLT 20731127 4.847%                                                                                      </t>
+  </si>
+  <si>
+    <t>$1,048,847.65</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ENERGY TRANSFER L P SR GLBL NT 20310115 4.550%                                                                                  </t>
+  </si>
+  <si>
+    <t>$2,352,321.40</t>
   </si>
   <si>
     <t xml:space="preserve">ENERGY TRANSFER L P SR NT . 20420201 6.500%                                                                                     </t>
   </si>
   <si>
-    <t>$3,664,272.15</t>
-[...11 lines deleted...]
-    <t>$7,558,290.35</t>
+    <t>$3,707,827.20</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC REMIC SERIES CP . 20490625 2.500%                                                                                         </t>
   </si>
   <si>
-    <t>$3,376,361.29</t>
+    <t>$3,126,792.71</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC REMIC SERIES JL . 20480625 3.500%                                                                                         </t>
   </si>
   <si>
-    <t>$1,470,212.02</t>
-[...5 lines deleted...]
-    <t>$815,724.02</t>
+    <t>$1,504,997.02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FHLMC REMIC SERIES K- X FLT 20300125 1.314%                                                                                     </t>
+  </si>
+  <si>
+    <t>$677,190.15</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC SUPER Y FIXED . 20430601 5.000%                                                                                           </t>
   </si>
   <si>
-    <t>$2,882,126.79</t>
+    <t>$2,384,925.29</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC SUPER Y FIXED . 20520601 4.500%                                                                                           </t>
   </si>
   <si>
-    <t>$4,172,039.78</t>
+    <t>$3,864,154.68</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC SUPER Y FIXED . 20520701 5.500%                                                                                           </t>
   </si>
   <si>
-    <t>$3,183,525.93</t>
-[...11 lines deleted...]
-    <t>$2,606,475.82</t>
+    <t>$2,853,753.71</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC UMBS Y FIXED . 20520901 4.500%                                                                                            </t>
   </si>
   <si>
-    <t>$3,307,467.07</t>
+    <t>$3,160,790.19</t>
   </si>
   <si>
     <t xml:space="preserve">FHLMC UMBS Y FIXED . 20531001 5.000%                                                                                            </t>
   </si>
   <si>
-    <t>$3,698,959.62</t>
-[...5 lines deleted...]
-    <t>$2,425,087.30</t>
+    <t>$3,528,972.32</t>
   </si>
   <si>
     <t xml:space="preserve">FIN OF AMER STRU SECS -S A . 20721225 3.000%                                                                                    </t>
   </si>
   <si>
-    <t>$1,386,909.24</t>
+    <t>$1,326,018.72</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FINANCE OF AMER ST SEC -S A FLT 20750225 3.500%                                                                                 </t>
+  </si>
+  <si>
+    <t>$1,495,900.86</t>
   </si>
   <si>
     <t xml:space="preserve">FIP MASTER FDG LLC - A- . 20541015 4.880%                                                                                       </t>
   </si>
   <si>
-    <t>$1,988,126.41</t>
+    <t>$2,011,981.86</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FIP MASTER FUNDING LLC 4.9 20560315                                                                                             </t>
+  </si>
+  <si>
+    <t>$3,100,000.00</t>
   </si>
   <si>
     <t xml:space="preserve">FLAGSTAR MTG TR -INV A- FLT 20510925 2.500%                                                                                     </t>
   </si>
   <si>
-    <t>$611,401.22</t>
+    <t>$591,605.37</t>
   </si>
   <si>
     <t xml:space="preserve">FLEXENTIAL ISSUER LLC - A- . 20511127 3.250%                                                                                    </t>
   </si>
   <si>
-    <t>$1,461,163.35</t>
+    <t>$689,163.01</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA REMC TRUST - WJ . 20501025 1.500%                                                                                          </t>
   </si>
   <si>
-    <t>$484,993.24</t>
+    <t>$460,504.71</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA REMIC TRUST - DC . 20500725 2.500%                                                                                         </t>
   </si>
   <si>
-    <t>$3,155,334.13</t>
-[...11 lines deleted...]
-    <t>$3,144,216.68</t>
+    <t>$2,883,020.36</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA SUPER LNG YEAR . 20500301 3.000%                                                                                           </t>
   </si>
   <si>
-    <t>$2,853,573.32</t>
+    <t>$1,723,324.44</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA SUPER LNG YEAR . 20500301 3.500%                                                                                           </t>
   </si>
   <si>
-    <t>$2,876,569.44</t>
+    <t>$2,694,553.64</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA SUPER LNG YEAR . 20500601 3.000%                                                                                           </t>
   </si>
   <si>
-    <t>$1,535,376.57</t>
-[...5 lines deleted...]
-    <t>$1,996,371.69</t>
+    <t>$1,399,515.65</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA SUPER LNG YEAR . 20510701 3.500%                                                                                           </t>
   </si>
   <si>
-    <t>$3,314,280.31</t>
+    <t>$3,105,510.79</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA SUPER LNG YEAR . 20511201 3.000%                                                                                           </t>
   </si>
   <si>
-    <t>$3,434,872.30</t>
-[...5 lines deleted...]
-    <t>$2,856,211.96</t>
+    <t>$3,254,365.03</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA SUPER LNG YEAR . 20531001 5.500%                                                                                           </t>
   </si>
   <si>
-    <t>$3,685,560.64</t>
-[...5 lines deleted...]
-    <t>$3,540,525.32</t>
+    <t>$3,590,244.95</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA UMBS INT YEAR . 20421101 5.000%                                                                                            </t>
   </si>
   <si>
-    <t>$3,423,785.03</t>
-[...5 lines deleted...]
-    <t>$4,456,642.80</t>
+    <t>$2,917,685.66</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA UMBS LNG YEAR . 20500701 3.000%                                                                                            </t>
   </si>
   <si>
-    <t>$1,187,347.79</t>
+    <t>$1,165,199.66</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA UMBS LNG YEAR . 20520401 3.000%                                                                                            </t>
   </si>
   <si>
-    <t>$2,019,056.19</t>
-[...5 lines deleted...]
-    <t>$3,307,407.31</t>
+    <t>$1,889,301.41</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA UMBS LNG YEAR . 20520801 5.000%                                                                                            </t>
   </si>
   <si>
-    <t>$3,366,816.55</t>
+    <t>$3,054,332.30</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA UMBS LNG YEAR . 20521101 5.500%                                                                                            </t>
   </si>
   <si>
-    <t>$2,179,662.77</t>
+    <t>$1,941,590.57</t>
   </si>
   <si>
     <t xml:space="preserve">FNMA UMBS LNG YEAR . 20530501 5.500%                                                                                            </t>
   </si>
   <si>
-    <t>$3,553,931.02</t>
-[...5 lines deleted...]
-    <t>$2,341,853.02</t>
+    <t>$2,166,632.53</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FONTA MIA BE MRTG TR -FBLU A FLT 20391215 5.130%                                                                                </t>
+  </si>
+  <si>
+    <t>$2,799,125.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GGAM MASTER TRUST US LLC A . 20600930 5.923%                                                                                    </t>
+  </si>
+  <si>
+    <t>$1,815,443.70</t>
   </si>
   <si>
     <t xml:space="preserve">GOODGREEN - A . 20550415 2.630%                                                                                                 </t>
   </si>
   <si>
-    <t>$536,000.95</t>
+    <t>$490,118.61</t>
   </si>
   <si>
     <t xml:space="preserve">GS MBS TR -PJ A- FLT 20520225 2.500%                                                                                            </t>
   </si>
   <si>
-    <t>$505,907.68</t>
+    <t>$468,854.77</t>
   </si>
   <si>
     <t xml:space="preserve">GS MBS TR -PJ A- FLT 20520825 3.000%                                                                                            </t>
   </si>
   <si>
-    <t>$1,421,427.72</t>
+    <t>$1,362,289.50</t>
   </si>
   <si>
     <t xml:space="preserve">GS MRTG BCK SEC TR -INV A- FLT 20511225 2.500%                                                                                  </t>
   </si>
   <si>
-    <t>$649,105.29</t>
+    <t>$606,352.03</t>
   </si>
   <si>
     <t xml:space="preserve">GS MTG -BACK SEC TR -PJ A- FLT 20511125 2.500%                                                                                  </t>
   </si>
   <si>
-    <t>$434,905.66</t>
+    <t>$405,593.80</t>
   </si>
   <si>
     <t xml:space="preserve">GS MTG SECS TR -PJ A- FLT 20501025 3.000%                                                                                       </t>
   </si>
   <si>
-    <t>$188,941.53</t>
+    <t>$179,984.75</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HAWAII HOTEL TRUST -MAUI A FLT 20420317 5.073%                                                                                  </t>
+  </si>
+  <si>
+    <t>$1,641,021.56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HONDA AR OWNER TR 2026-1 20320501 0.00000 1.0 20320501                                                                          </t>
+  </si>
+  <si>
+    <t>$1,275,571.36</t>
   </si>
   <si>
     <t xml:space="preserve">HORIZON AIRCAFT FINANCE - A . 20490915 5.375%                                                                                   </t>
   </si>
   <si>
-    <t>$2,535,165.52</t>
+    <t>$2,463,541.17</t>
   </si>
   <si>
     <t xml:space="preserve">HOTWIRE FDING LLC - A- . 20530520 5.687%                                                                                        </t>
   </si>
   <si>
-    <t>$2,425,411.44</t>
+    <t>$2,421,043.68</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HTS FUND II LLC - A . 20450623 5.351%                                                                                           </t>
+  </si>
+  <si>
+    <t>$1,352,159.33</t>
   </si>
   <si>
     <t xml:space="preserve">HUNTINGTON BANCSHARES INC GLBL NT . 20300204 2.550%                                                                             </t>
   </si>
   <si>
-    <t>$2,328,021.50</t>
+    <t>$2,438,666.30</t>
   </si>
   <si>
     <t xml:space="preserve">IMPERIAL FD MTG TR -NQM A- FLT 20670325 3.638%                                                                                  </t>
   </si>
   <si>
-    <t>$1,081,737.03</t>
+    <t>$1,042,682.78</t>
   </si>
   <si>
     <t xml:space="preserve">IMPERIAL FUND MTG TR -NQM A- FLT 20561125 1.595%                                                                                </t>
   </si>
   <si>
-    <t>$577,028.92</t>
+    <t>$527,331.98</t>
+  </si>
+  <si>
+    <t xml:space="preserve">J P MORGAN SEASONED MTG - A- FLT 20630125 3.688%                                                                                </t>
+  </si>
+  <si>
+    <t>$978,557.99</t>
+  </si>
+  <si>
+    <t>$2,267,760.60</t>
   </si>
   <si>
     <t xml:space="preserve">J.P. MORGAN MTG TR -INV A--B FLT 20520925 3.000%                                                                                </t>
   </si>
   <si>
-    <t>$1,360,955.68</t>
-[...5 lines deleted...]
-    <t>$1,661,883.26</t>
+    <t>$1,314,535.08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">J.P. MORGAN SND MTG TR - A- FLT 20630125 4.382%                                                                                 </t>
+  </si>
+  <si>
+    <t>$1,508,407.74</t>
   </si>
   <si>
     <t xml:space="preserve">JEFFERIES FINANCIAL GROUP INC SR GLBL NT. 20340414 6.200%                                                                       </t>
   </si>
   <si>
-    <t>$3,529,871.40</t>
+    <t>$4,768,802.40</t>
   </si>
   <si>
     <t xml:space="preserve">JP MORG WLTH MTG TR -ATR A- FLT 20500225 3.000%                                                                                 </t>
   </si>
   <si>
-    <t>$1,648,189.67</t>
-[...5 lines deleted...]
-    <t>$1,002,616.37</t>
+    <t>$1,587,885.21</t>
   </si>
   <si>
     <t xml:space="preserve">JP MORGAN MTG TR - -A- FLT 20461025 2.500%                                                                                      </t>
   </si>
   <si>
-    <t>$469,943.25</t>
+    <t>$360,314.79</t>
   </si>
   <si>
     <t xml:space="preserve">JP MORGAN MTG TR - A--B FLT 20510825 2.000%                                                                                     </t>
   </si>
   <si>
-    <t>$1,872,862.22</t>
+    <t>$1,814,811.83</t>
   </si>
   <si>
     <t xml:space="preserve">JP MORGAN MTG TR -INV A- FLT 20500525 3.500%                                                                                    </t>
   </si>
   <si>
-    <t>$495,066.41</t>
+    <t>$444,223.32</t>
   </si>
   <si>
     <t xml:space="preserve">JP MORGAN MTG TR -INV A--A FLT 20500525 3.000%                                                                                  </t>
   </si>
   <si>
-    <t>$360,934.89</t>
+    <t>$324,989.77</t>
   </si>
   <si>
     <t xml:space="preserve">JPMORGAN CHASE n CO SR GLBL NT 20310324 4.493%                                                                                  </t>
   </si>
   <si>
-    <t>$5,829,967.00</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">KRFF -FL LTD A-S FLT 20390217 5.726%                                                                                            </t>
+    <t>$4,835,730.60</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KRFF -FL LTD A-S FLT 20390217 5.079%                                                                                            </t>
   </si>
   <si>
     <t xml:space="preserve">KY    </t>
   </si>
   <si>
-    <t>$1,175,753.43</t>
-[...17 lines deleted...]
-    <t>$1,222,995.40</t>
+    <t>$1,500,527.34</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LEDN 2026-1A A MTGE 6.74 20410225                                                                                               </t>
+  </si>
+  <si>
+    <t>$3,750,000.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LYRA MUSIC ASSETS - A- . 20650920 5.604%                                                                                        </t>
+  </si>
+  <si>
+    <t>$1,314,914.71</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MASSACHUSETTS ST GO BDS 2010A 4.91 20290501                                                                                     </t>
+  </si>
+  <si>
+    <t>$1,567,179.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">METROPOLITAN GOVT NASHVILLE AND 5.707 20340701                                                                                  </t>
+  </si>
+  <si>
+    <t>$2,104,245.90</t>
   </si>
   <si>
     <t xml:space="preserve">MORGAN STANLEY CAP TR -CNP A FLT 20300405 2.509%                                                                                </t>
   </si>
   <si>
-    <t>$861,358.00</t>
+    <t>$896,982.10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MORGAN STANLEY PRIVATE BANK NA 4NC3 4.213 20300208                                                                              </t>
+  </si>
+  <si>
+    <t>$3,607,088.40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NAVIENT EDUCATION LN TR -A A . 20550715 5.020%                                                                                  </t>
+  </si>
+  <si>
+    <t>$1,287,091.23</t>
   </si>
   <si>
     <t xml:space="preserve">NAVIENT PRIV ED LN -D A . 20690515 1.690%                                                                                       </t>
   </si>
   <si>
-    <t>$344,808.77</t>
+    <t>$254,401.89</t>
   </si>
   <si>
     <t xml:space="preserve">NAVIENT PVT ED RI LN TR -A A . 20690515 0.840%                                                                                  </t>
   </si>
   <si>
-    <t>$248,012.92</t>
-[...23 lines deleted...]
-    <t>$1,217,610.90</t>
+    <t>$192,081.64</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NELNET ST LN TR - A FLT 20400326 4.482%                                                                                         </t>
+  </si>
+  <si>
+    <t>$374,847.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NELNET STUDENT LOAN TR - A- FLT 20370126 4.729%                                                                                 </t>
+  </si>
+  <si>
+    <t>$1,567,865.09</t>
   </si>
   <si>
     <t xml:space="preserve">NEWCASTLE COAL INFRASTRUCTURE SR SEC A NT 20270929 4.400%                                                                       </t>
   </si>
   <si>
-    <t>$2,326,255.29</t>
+    <t>$2,335,206.55</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NYMT LN TR -INV A- . 20600425 5.402%                                                                                            </t>
+  </si>
+  <si>
+    <t>$1,682,278.52</t>
   </si>
   <si>
     <t xml:space="preserve">OAK ST INV GD NET LS FD - A- . 20501120 1.850%                                                                                  </t>
   </si>
   <si>
-    <t>$1,783,052.68</t>
+    <t>$1,423,050.19</t>
   </si>
   <si>
     <t xml:space="preserve">OBX TRUST -NQM A- . 20631125 5.928%                                                                                             </t>
   </si>
   <si>
-    <t>$2,283,384.73</t>
+    <t>$1,630,737.74</t>
   </si>
   <si>
     <t xml:space="preserve">OCEANVIEW MORTGAE LN TR - A-A FLT 20500528 1.733%                                                                               </t>
   </si>
   <si>
-    <t>$328,700.87</t>
+    <t>$253,450.47</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OREGON ST LOC GOVTS 6.09 20280601                                                                                               </t>
+  </si>
+  <si>
+    <t>$2,192,221.30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OXFORD FIN CR FD III -A LP A- FLT 20340814 5.878%                                                                               </t>
+  </si>
+  <si>
+    <t>$1,931,107.37</t>
   </si>
   <si>
     <t xml:space="preserve">OXFORD FIN FDG TR - A- . 20310215 6.716%                                                                                        </t>
   </si>
   <si>
-    <t>$2,127,680.55</t>
+    <t>$1,591,548.55</t>
   </si>
   <si>
     <t xml:space="preserve">OXFORD FIN FDG TR LLC - A- . 20300215 3.602%                                                                                    </t>
   </si>
   <si>
-    <t>$2,033,605.11</t>
+    <t>$1,310,507.94</t>
+  </si>
+  <si>
+    <t xml:space="preserve">OXFORD FIN FUNDING TR - A- . 20350215 5.413%                                                                                    </t>
+  </si>
+  <si>
+    <t>$1,312,075.96</t>
   </si>
   <si>
     <t xml:space="preserve">PALOMINO FDG TR I SR SEC GLBL 20280517 7.233%                                                                                   </t>
   </si>
   <si>
-    <t>$4,483,017.15</t>
-[...11 lines deleted...]
-    <t>$1,123,348.23</t>
+    <t>$4,487,516.85</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PCG - LLC SR SEC GLBL 20290725 9.673%                                                                                           </t>
+  </si>
+  <si>
+    <t>$178,779.70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PEAR - LLC A . 20350716 7.420%                                                                                                  </t>
+  </si>
+  <si>
+    <t>$1,050,193.91</t>
   </si>
   <si>
     <t xml:space="preserve">PEAR LLC - A . 20360215 6.950%                                                                                                  </t>
   </si>
   <si>
-    <t>$748,498.80</t>
+    <t>$523,646.55</t>
   </si>
   <si>
     <t xml:space="preserve">PEAR, LLC - A . 20340115 2.600%                                                                                                 </t>
   </si>
   <si>
-    <t>$438,261.76</t>
-[...11 lines deleted...]
-    <t>$3,259,002.50</t>
+    <t>$32,390.88</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PHEAA STUDENT LN TR - A FLT 20650925 4.932%                                                                                     </t>
+  </si>
+  <si>
+    <t>$281,487.19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PNC FINL SVCS GROUP INC SR GLBL NT 20310513 4.899%                                                                              </t>
+  </si>
+  <si>
+    <t>$3,697,704.00</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENT FDG MTG TR - A-A FLT 20510525 2.000%                                                                                  </t>
   </si>
   <si>
-    <t>$537,015.82</t>
+    <t>$498,911.84</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENT FND MTG TR -INV A- FLT 20510825 2.500%                                                                                </t>
   </si>
   <si>
-    <t>$1,060,686.27</t>
+    <t>$1,056,602.53</t>
   </si>
   <si>
     <t xml:space="preserve">RCKT MRTG TR - A- FLT 20511225 2.500%                                                                                           </t>
   </si>
   <si>
-    <t>$638,129.04</t>
-[...2 lines deleted...]
-    <t>$749,609.07</t>
+    <t>$614,031.96</t>
+  </si>
+  <si>
+    <t>$690,257.84</t>
   </si>
   <si>
     <t xml:space="preserve">RUN TR -NQM A- FLT 20670325 4.000%                                                                                              </t>
   </si>
   <si>
-    <t>$767,163.03</t>
+    <t>$715,749.18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAFEHOLD OPER PARTNERSHIP LP SR GLBL NT 20320115 2.850%                                                                         </t>
+  </si>
+  <si>
+    <t>$2,102,269.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAFEHOLD OPER PARTNERSHIP LP SR GLBL NT. 20340401 6.100%                                                                        </t>
+  </si>
+  <si>
+    <t>$2,321,075.50</t>
   </si>
   <si>
     <t xml:space="preserve">SBA TOWER TR - - . 20521115 6.599%                                                                                              </t>
   </si>
   <si>
-    <t>$3,464,775.52</t>
+    <t>$3,439,968.28</t>
   </si>
   <si>
     <t xml:space="preserve">SEQUOIA MTG TR - A- . 20430725 3.500%                                                                                           </t>
   </si>
   <si>
-    <t>$3,058,663.95</t>
+    <t>$2,906,987.74</t>
   </si>
   <si>
     <t xml:space="preserve">SEQUOIA MTG TR - A- FLT 20430525 2.500%                                                                                         </t>
   </si>
   <si>
-    <t>$369,304.91</t>
+    <t>$340,240.76</t>
   </si>
   <si>
     <t xml:space="preserve">SEQUOIA MTG TR - A- FLT 20470425 3.500%                                                                                         </t>
   </si>
   <si>
-    <t>$1,182,556.91</t>
+    <t>$1,107,783.09</t>
   </si>
   <si>
     <t xml:space="preserve">SEQUOIA MTG TR - A- FLT 20530325 5.000%                                                                                         </t>
   </si>
   <si>
-    <t>$3,252,629.00</t>
+    <t>$2,822,032.91</t>
   </si>
   <si>
     <t xml:space="preserve">SIMON PPTY GROUP LP SR GLBL NT 20320201 2.650%                                                                                  </t>
   </si>
   <si>
-    <t>$4,633,155.80</t>
+    <t>$345,924.67</t>
   </si>
   <si>
     <t xml:space="preserve">SIRIUSPOINT LTD SR GLBL NT 20290405 7.000%                                                                                      </t>
   </si>
   <si>
-    <t>$2,429,090.25</t>
+    <t>$2,444,970.00</t>
   </si>
   <si>
     <t xml:space="preserve">SLAM LTD - A . 20460615 2.434%                                                                                                  </t>
   </si>
   <si>
-    <t>$1,353,433.81</t>
+    <t>$1,285,656.33</t>
   </si>
   <si>
     <t xml:space="preserve">SLC STUDENT LN TR - A- FLT 20391215 0.353%                                                                                      </t>
   </si>
   <si>
-    <t>$2,855,303.76</t>
-[...11 lines deleted...]
-    <t>$943,851.23</t>
+    <t>$2,598,446.58</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SLM STUDENT LOAN TR - A- FLT 20341025 4.982%                                                                                    </t>
+  </si>
+  <si>
+    <t>$284,477.06</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SLM STUDENT LOAN TR - A--B FLT 20280626 4.462%                                                                                  </t>
+  </si>
+  <si>
+    <t>$868,542.56</t>
   </si>
   <si>
     <t xml:space="preserve">SMB PRIVATE ED LN TR -B A-A . 20351015 2.820%                                                                                   </t>
   </si>
   <si>
-    <t>$56,119.76</t>
-[...5 lines deleted...]
-    <t>$257,571.04</t>
+    <t>$6,303.27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SMB PRIVATE ED LN TR -B A-B FLT 20351015 4.524%                                                                                 </t>
+  </si>
+  <si>
+    <t>$28,587.79</t>
   </si>
   <si>
     <t xml:space="preserve">SMB PRIVATE EDU LN TR -E A-A . 20561016 5.090%                                                                                  </t>
   </si>
   <si>
-    <t>$943,445.26</t>
-[...23 lines deleted...]
-    <t>$2,465,221.60</t>
+    <t>$807,725.58</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SWCH COMM MTG TR -DATA A FLT 20420218 5.123%                                                                                    </t>
+  </si>
+  <si>
+    <t>$1,486,835.40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TLAB 2025-1 A 6.4% 08/09/2056 6.4 20560809                                                                                      </t>
+  </si>
+  <si>
+    <t>$1,594,340.25</t>
   </si>
   <si>
     <t xml:space="preserve">TRICON AMERICN HM TR -SFR A . 20380719 1.499%                                                                                   </t>
   </si>
   <si>
-    <t>$1,342,402.18</t>
+    <t>$1,370,178.18</t>
   </si>
   <si>
     <t xml:space="preserve">TRUIST FINL CORP FR . 20290607 1.887%                                                                                           </t>
   </si>
   <si>
-    <t>$3,465,669.90</t>
+    <t>$3,627,336.90</t>
   </si>
   <si>
     <t xml:space="preserve">US BANCORP FR . 20290201 4.653%                                                                                                 </t>
   </si>
   <si>
-    <t>$3,358,152.00</t>
+    <t>$3,402,840.00</t>
   </si>
   <si>
     <t xml:space="preserve">US DOLLARS                                                                                                                      </t>
   </si>
   <si>
     <t xml:space="preserve">USD         </t>
   </si>
   <si>
-    <t>$11,063,370.87</t>
-[...5 lines deleted...]
-    <t>$1,718,545.68</t>
+    <t>$10,745,970.72</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VBTEL 2026-1A C2 0% 03/15/2056 4.693 20560315                                                                                   </t>
+  </si>
+  <si>
+    <t>$2,956,462.24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VELOCITY COML CAP LN TR 2026-1 20560225 FLT 5.89 20560225                                                                       </t>
+  </si>
+  <si>
+    <t>$2,008,889.58</t>
   </si>
   <si>
     <t xml:space="preserve">VERUS SECURITIZATN TR -R A- FLT 20690925 5.470%                                                                                 </t>
   </si>
   <si>
-    <t>$1,620,653.76</t>
-[...11 lines deleted...]
-    <t>$3,418,038.50</t>
+    <t>$2,300,544.67</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WBHT CML MTG TR -WBM A FLT 20420616 5.422%                                                                                      </t>
+  </si>
+  <si>
+    <t>$1,364,818.89</t>
   </si>
   <si>
     <t xml:space="preserve">WINWATER MTG LN TR - A- FLT 20450320 3.500%                                                                                     </t>
   </si>
   <si>
-    <t>$1,052,114.50</t>
+    <t>$938,942.53</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E146"/>
+  <dimension ref="A1:E158"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="0">
         <v>2450000</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D3" s="0">
-        <v>786233.43</v>
+        <v>722298.13</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="0">
         <v>2290000</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>13</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D5" s="0">
-        <v>5235000</v>
+        <v>1600000</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D6" s="0">
-        <v>1600000</v>
+        <v>2340000</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D7" s="0">
-        <v>2320000</v>
+        <v>2330000</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D8" s="0">
         <v>4015000</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D9" s="0">
-        <v>2270000</v>
+        <v>2410000</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>23</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D10" s="0">
         <v>2000000</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="0">
-        <v>765266.01</v>
+        <v>714705.43</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D12" s="0">
-        <v>1900000</v>
+        <v>1997642.6</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>29</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D13" s="0">
-        <v>4310000</v>
+        <v>2360000</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D14" s="0">
-        <v>3380000</v>
+        <v>1900000</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D15" s="0">
-        <v>2000000</v>
+        <v>2790000</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D16" s="0">
-        <v>2113712.2</v>
+        <v>4200000</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D17" s="0">
-        <v>895325.6</v>
+        <v>3380000</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D18" s="0">
-        <v>3630000</v>
+        <v>2000000</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D19" s="0">
-        <v>2310000</v>
+        <v>2113712.2</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>43</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D20" s="0">
-        <v>990000</v>
+        <v>895325.6</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D21" s="0">
-        <v>472451.5</v>
+        <v>3130000</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D22" s="0">
-        <v>1500000</v>
+        <v>2410000</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D23" s="0">
-        <v>3576770.32</v>
+        <v>990000</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D24" s="0">
-        <v>222353.66</v>
+        <v>393292.9</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D25" s="0">
-        <v>900000</v>
+        <v>1500000</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D26" s="0">
-        <v>1350000</v>
+        <v>2410000</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D27" s="0">
-        <v>1241088.62</v>
+        <v>4860000</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>59</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D28" s="0">
-        <v>2330000</v>
+        <v>3550000</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D29" s="0">
-        <v>3465000</v>
+        <v>3223770.65</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D30" s="0">
-        <v>1650000</v>
+        <v>190510.24</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D31" s="0">
-        <v>6679000</v>
+        <v>2380000</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D32" s="0">
-        <v>3816356.68</v>
+        <v>900000</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D33" s="0">
-        <v>1850000</v>
+        <v>1350000</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D34" s="0">
-        <v>15031261.6</v>
+        <v>1250000</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D35" s="0">
-        <v>2881838.61</v>
+        <v>1970000</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D36" s="0">
-        <v>4319776.12</v>
+        <v>3720000</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D37" s="0">
-        <v>3155567.6</v>
+        <v>2865000</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D38" s="0">
-        <v>5893222.14</v>
+        <v>2340000</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D39" s="0">
-        <v>2797428.27</v>
+        <v>1814240.36</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D40" s="0">
-        <v>3424729.82</v>
+        <v>1040722.31</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>85</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D41" s="0">
-        <v>3738135.28</v>
+        <v>2330000</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>87</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D42" s="0">
-        <v>2330000</v>
+        <v>3465000</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>89</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D43" s="0">
-        <v>1414053.84</v>
+        <v>3439455.75</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>91</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D44" s="0">
-        <v>1998611.12</v>
+        <v>1850000</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>93</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D45" s="0">
-        <v>744428.33</v>
+        <v>14808541.28</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>95</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D46" s="0">
-        <v>1525000</v>
+        <v>2322406.12</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>97</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D47" s="0">
-        <v>572967.26</v>
+        <v>3890219.15</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>99</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D48" s="0">
-        <v>3642452.4</v>
+        <v>2798154.38</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>101</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D49" s="0">
-        <v>2861267.43</v>
+        <v>3181790</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>103</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D50" s="0">
-        <v>3201752.17</v>
+        <v>3481072.76</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>105</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D51" s="0">
-        <v>3210482.68</v>
+        <v>1312159.43</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>107</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D52" s="0">
-        <v>3130619.19</v>
+        <v>1532782.36</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>109</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D53" s="0">
-        <v>1738463.93</v>
+        <v>1993055.6</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D54" s="0">
-        <v>2259642.66</v>
+        <v>3100000</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>113</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D55" s="0">
-        <v>3614855.55</v>
+        <v>690233.53</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>115</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D56" s="0">
-        <v>3891765.58</v>
+        <v>697142.86</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>117</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D57" s="0">
-        <v>2957047.27</v>
+        <v>529054.7</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>119</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D58" s="0">
-        <v>3656020</v>
+        <v>3229009</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>121</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D59" s="0">
-        <v>3684592.9</v>
+        <v>1865534.1</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>123</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D60" s="0">
-        <v>3422381.85</v>
+        <v>2824272.48</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D61" s="0">
-        <v>4860024.86</v>
+        <v>1521394.57</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>127</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D62" s="0">
-        <v>1359392.5</v>
+        <v>3262913.75</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>129</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D63" s="0">
-        <v>2294199.54</v>
+        <v>3559367.21</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>131</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D64" s="0">
-        <v>3520690.76</v>
+        <v>3483611.6</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>133</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D65" s="0">
-        <v>3408295.51</v>
+        <v>2840343.12</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>135</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D66" s="0">
-        <v>2155712.8</v>
+        <v>1285269.54</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>137</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D67" s="0">
-        <v>3530278.16</v>
+        <v>2064043.32</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>139</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D68" s="0">
-        <v>2256011.77</v>
+        <v>3024870.07</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
         <v>141</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D69" s="0">
-        <v>639612.94</v>
+        <v>1898012.21</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
         <v>143</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D70" s="0">
-        <v>570748.35</v>
+        <v>2124461.96</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>145</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D71" s="0">
-        <v>1658502.34</v>
+        <v>2800000</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
         <v>147</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D72" s="0">
-        <v>734403.21</v>
+        <v>1776115.7</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
         <v>149</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D73" s="0">
-        <v>491224.56</v>
+        <v>566297.85</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
         <v>151</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D74" s="0">
-        <v>218041.32</v>
+        <v>513243.39</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
         <v>153</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D75" s="0">
-        <v>2545920</v>
+        <v>1523798.42</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
         <v>155</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D76" s="0">
-        <v>2400000</v>
+        <v>663122.77</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
         <v>157</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D77" s="0">
-        <v>2590000</v>
+        <v>443313.48</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
         <v>159</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D78" s="0">
-        <v>1156630.22</v>
+        <v>200788.8</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
         <v>161</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D79" s="0">
-        <v>672799.59</v>
+        <v>1640000</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
         <v>163</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D80" s="0">
-        <v>1589799.35</v>
+        <v>1270000</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
         <v>165</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D81" s="0">
-        <v>1735541.37</v>
+        <v>2415920</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
         <v>167</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D82" s="0">
-        <v>3390000</v>
+        <v>2400000</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
         <v>169</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D83" s="0">
-        <v>1894407.52</v>
+        <v>1350000</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
         <v>171</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D84" s="0">
-        <v>1026609.47</v>
+        <v>2590000</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
         <v>173</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D85" s="0">
-        <v>507318.96</v>
+        <v>1069163.17</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
         <v>175</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D86" s="0">
-        <v>2382761.21</v>
+        <v>600400.61</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
         <v>177</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D87" s="0">
-        <v>549581.3</v>
+        <v>1068411.15</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="B88" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C88" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D88" s="0">
+        <v>2382302.92</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>179</v>
-      </c>
-[...10 lines deleted...]
-        <v>180</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
+        <v>180</v>
+      </c>
+      <c r="B89" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C89" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D89" s="0">
+        <v>1470382.38</v>
+      </c>
+      <c r="E89" s="0" t="s">
         <v>181</v>
-      </c>
-[...10 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="B90" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C90" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D90" s="0">
+        <v>1532920.05</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>183</v>
-      </c>
-[...10 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="B91" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C91" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D91" s="0">
+        <v>4560000</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>185</v>
-      </c>
-[...10 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="B92" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D92" s="0">
-        <v>290217.3</v>
+        <v>1767539.71</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D93" s="0">
-        <v>1210000</v>
+        <v>382291.99</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
-        <v>192</v>
+        <v>190</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D94" s="0">
-        <v>1210000</v>
+        <v>2214057.28</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>193</v>
+        <v>191</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
-        <v>194</v>
+        <v>192</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D95" s="0">
-        <v>1000000</v>
+        <v>479343.73</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>195</v>
+        <v>193</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D96" s="0">
-        <v>366325.99</v>
+        <v>360655.34</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>197</v>
+        <v>195</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
-        <v>198</v>
+        <v>196</v>
       </c>
       <c r="B97" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C97" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D97" s="0">
-        <v>272714.68</v>
+        <v>4770000</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>199</v>
+        <v>197</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
+        <v>198</v>
+      </c>
+      <c r="B98" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="C98" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D98" s="0">
+        <v>1500000</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>200</v>
-      </c>
-[...10 lines deleted...]
-        <v>201</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
+        <v>201</v>
+      </c>
+      <c r="B99" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C99" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D99" s="0">
+        <v>3750000</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>202</v>
-      </c>
-[...10 lines deleted...]
-        <v>203</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="B100" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C100" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D100" s="0">
+        <v>1296628.62</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>204</v>
-      </c>
-[...10 lines deleted...]
-        <v>205</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="B101" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C101" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D101" s="0">
+        <v>1530000</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>206</v>
-      </c>
-[...10 lines deleted...]
-        <v>207</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
+        <v>207</v>
+      </c>
+      <c r="B102" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C102" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D102" s="0">
+        <v>1990000</v>
+      </c>
+      <c r="E102" s="0" t="s">
         <v>208</v>
-      </c>
-[...10 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
+        <v>209</v>
+      </c>
+      <c r="B103" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C103" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D103" s="0">
+        <v>1000000</v>
+      </c>
+      <c r="E103" s="0" t="s">
         <v>210</v>
-      </c>
-[...10 lines deleted...]
-        <v>211</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="B104" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C104" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D104" s="0">
+        <v>3590000</v>
+      </c>
+      <c r="E104" s="0" t="s">
         <v>212</v>
-      </c>
-[...10 lines deleted...]
-        <v>213</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
+        <v>213</v>
+      </c>
+      <c r="B105" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C105" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D105" s="0">
+        <v>1263481.31</v>
+      </c>
+      <c r="E105" s="0" t="s">
         <v>214</v>
-      </c>
-[...10 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
+        <v>215</v>
+      </c>
+      <c r="B106" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C106" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D106" s="0">
+        <v>265194.4</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>216</v>
-      </c>
-[...10 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="B107" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C107" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D107" s="0">
+        <v>207165.62</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>218</v>
-      </c>
-[...10 lines deleted...]
-        <v>219</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="B108" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C108" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D108" s="0">
+        <v>375399.81</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>220</v>
-      </c>
-[...10 lines deleted...]
-        <v>221</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
+        <v>221</v>
+      </c>
+      <c r="B109" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C109" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D109" s="0">
+        <v>1573330.05</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>222</v>
-      </c>
-[...10 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="B110" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C110" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D110" s="0">
+        <v>2335206.55</v>
+      </c>
+      <c r="E110" s="0" t="s">
         <v>224</v>
-      </c>
-[...10 lines deleted...]
-        <v>225</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="B111" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C111" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D111" s="0">
+        <v>1669048.47</v>
+      </c>
+      <c r="E111" s="0" t="s">
         <v>226</v>
-      </c>
-[...10 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
+        <v>227</v>
+      </c>
+      <c r="B112" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C112" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D112" s="0">
+        <v>1547291.68</v>
+      </c>
+      <c r="E112" s="0" t="s">
         <v>228</v>
-      </c>
-[...10 lines deleted...]
-        <v>229</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="B113" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C113" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D113" s="0">
+        <v>1620165.03</v>
+      </c>
+      <c r="E113" s="0" t="s">
         <v>230</v>
-      </c>
-[...10 lines deleted...]
-        <v>231</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="0" t="s">
+        <v>231</v>
+      </c>
+      <c r="B114" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C114" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D114" s="0">
+        <v>262765.37</v>
+      </c>
+      <c r="E114" s="0" t="s">
         <v>232</v>
-      </c>
-[...10 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="B115" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C115" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D115" s="0">
+        <v>2143520.51</v>
+      </c>
+      <c r="E115" s="0" t="s">
         <v>234</v>
-      </c>
-[...10 lines deleted...]
-        <v>235</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="B116" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C116" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D116" s="0">
+        <v>1900000</v>
+      </c>
+      <c r="E116" s="0" t="s">
         <v>236</v>
-      </c>
-[...10 lines deleted...]
-        <v>237</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="0" t="s">
+        <v>237</v>
+      </c>
+      <c r="B117" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C117" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D117" s="0">
+        <v>1578361.03</v>
+      </c>
+      <c r="E117" s="0" t="s">
         <v>238</v>
-      </c>
-[...10 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B118" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C118" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D118" s="0">
-        <v>850901.3</v>
+        <v>1329621.27</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="0" t="s">
         <v>241</v>
       </c>
       <c r="B119" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C119" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D119" s="0">
-        <v>787108.6</v>
+        <v>1300000</v>
       </c>
       <c r="E119" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="0" t="s">
         <v>243</v>
       </c>
       <c r="B120" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C120" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D120" s="0">
-        <v>3370000</v>
+        <v>4245000</v>
       </c>
       <c r="E120" s="0" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="0" t="s">
         <v>245</v>
       </c>
       <c r="B121" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C121" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D121" s="0">
-        <v>3357033.38</v>
+        <v>178794</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="0" t="s">
         <v>247</v>
       </c>
       <c r="B122" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C122" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D122" s="0">
-        <v>426688.89</v>
+        <v>1021600.34</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="0" t="s">
         <v>249</v>
       </c>
       <c r="B123" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C123" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D123" s="0">
-        <v>1307089.18</v>
+        <v>517825.83</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="0" t="s">
         <v>251</v>
       </c>
       <c r="B124" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C124" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D124" s="0">
-        <v>3299848.51</v>
+        <v>32430.19</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="0" t="s">
         <v>253</v>
       </c>
       <c r="B125" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C125" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D125" s="0">
-        <v>5330000</v>
+        <v>279386.62</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="0" t="s">
         <v>255</v>
       </c>
       <c r="B126" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C126" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D126" s="0">
-        <v>2325000</v>
+        <v>3600000</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="0" t="s">
         <v>257</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>186</v>
+        <v>6</v>
       </c>
       <c r="C127" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D127" s="0">
-        <v>1464520</v>
+        <v>558650.52</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="0" t="s">
         <v>259</v>
       </c>
       <c r="B128" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C128" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D128" s="0">
-        <v>2925321.93</v>
+        <v>1232751.64</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="0" t="s">
         <v>261</v>
       </c>
       <c r="B129" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D129" s="0">
-        <v>341243.5</v>
+        <v>716921.69</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="0" t="s">
+        <v>261</v>
+      </c>
+      <c r="B130" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C130" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D130" s="0">
+        <v>756981.27</v>
+      </c>
+      <c r="E130" s="0" t="s">
         <v>263</v>
-      </c>
-[...10 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="B131" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C131" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D131" s="0">
+        <v>716522.45</v>
+      </c>
+      <c r="E131" s="0" t="s">
         <v>265</v>
-      </c>
-[...10 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="0" t="s">
+        <v>266</v>
+      </c>
+      <c r="B132" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C132" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D132" s="0">
+        <v>2300000</v>
+      </c>
+      <c r="E132" s="0" t="s">
         <v>267</v>
-      </c>
-[...10 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="B133" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C133" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D133" s="0">
+        <v>2150000</v>
+      </c>
+      <c r="E133" s="0" t="s">
         <v>269</v>
-      </c>
-[...10 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="0" t="s">
+        <v>270</v>
+      </c>
+      <c r="B134" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C134" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D134" s="0">
+        <v>3370000</v>
+      </c>
+      <c r="E134" s="0" t="s">
         <v>271</v>
-      </c>
-[...10 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="B135" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C135" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D135" s="0">
+        <v>3108107.14</v>
+      </c>
+      <c r="E135" s="0" t="s">
         <v>273</v>
-      </c>
-[...10 lines deleted...]
-        <v>274</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="B136" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C136" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D136" s="0">
+        <v>374316.76</v>
+      </c>
+      <c r="E136" s="0" t="s">
         <v>275</v>
-      </c>
-[...10 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="B137" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C137" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D137" s="0">
+        <v>1190249.14</v>
+      </c>
+      <c r="E137" s="0" t="s">
         <v>277</v>
-      </c>
-[...10 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="B138" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C138" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D138" s="0">
+        <v>2815850.99</v>
+      </c>
+      <c r="E138" s="0" t="s">
         <v>279</v>
-      </c>
-[...10 lines deleted...]
-        <v>280</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="0" t="s">
+        <v>280</v>
+      </c>
+      <c r="B139" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C139" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D139" s="0">
+        <v>379000</v>
+      </c>
+      <c r="E139" s="0" t="s">
         <v>281</v>
-      </c>
-[...10 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="B140" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C140" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D140" s="0">
+        <v>2325000</v>
+      </c>
+      <c r="E140" s="0" t="s">
         <v>283</v>
-      </c>
-[...10 lines deleted...]
-        <v>284</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="0" t="s">
+        <v>284</v>
+      </c>
+      <c r="B141" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="C141" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D141" s="0">
+        <v>1340640</v>
+      </c>
+      <c r="E141" s="0" t="s">
         <v>285</v>
-      </c>
-[...10 lines deleted...]
-        <v>287</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="B142" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D142" s="0">
-        <v>1750000</v>
+        <v>2647060.91</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="0" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="B143" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D143" s="0">
-        <v>1622854.03</v>
+        <v>282338.57</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="B144" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D144" s="0">
-        <v>3730000</v>
+        <v>869341.92</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="B145" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D145" s="0">
-        <v>3350000</v>
+        <v>6312.43</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="B146" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C146" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D146" s="0">
+        <v>28588.9</v>
+      </c>
+      <c r="E146" s="0" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="0" t="s">
         <v>296</v>
       </c>
-      <c r="B146" s="0" t="s">
-[...8 lines deleted...]
-      <c r="E146" s="0" t="s">
+      <c r="B147" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C147" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D147" s="0">
+        <v>789504.29</v>
+      </c>
+      <c r="E147" s="0" t="s">
         <v>297</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="B148" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C148" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D148" s="0">
+        <v>1500000</v>
+      </c>
+      <c r="E148" s="0" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="B149" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C149" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D149" s="0">
+        <v>1594340.25</v>
+      </c>
+      <c r="E149" s="0" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="B150" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C150" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D150" s="0">
+        <v>1385658.62</v>
+      </c>
+      <c r="E150" s="0" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="0" t="s">
+        <v>304</v>
+      </c>
+      <c r="B151" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C151" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D151" s="0">
+        <v>3795000</v>
+      </c>
+      <c r="E151" s="0" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="B152" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C152" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D152" s="0">
+        <v>3360000</v>
+      </c>
+      <c r="E152" s="0" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="0" t="s">
+        <v>308</v>
+      </c>
+      <c r="B153" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C153" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="D153" s="0">
+        <v>10745970.72</v>
+      </c>
+      <c r="E153" s="0" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="B154" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C154" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D154" s="0">
+        <v>2940000</v>
+      </c>
+      <c r="E154" s="0" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="0" t="s">
+        <v>313</v>
+      </c>
+      <c r="B155" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C155" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D155" s="0">
+        <v>1995905.42</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="B156" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C156" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D156" s="0">
+        <v>2288822.92</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="0" t="s">
+        <v>317</v>
+      </c>
+      <c r="B157" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C157" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D157" s="0">
+        <v>1360000</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="0" t="s">
+        <v>319</v>
+      </c>
+      <c r="B158" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C158" s="0" t="s">
+        <v>7</v>
+      </c>
+      <c r="D158" s="0">
+        <v>981085.24</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>320</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Credit Series Class S - Holdings - February.xlsx</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
 </Properties>
 </file>