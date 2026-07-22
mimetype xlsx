--- v0 (2025-12-14)
+++ v1 (2026-07-22)
@@ -7,3023 +7,3176 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="June Holdings" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="340" uniqueCount="340">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="357" uniqueCount="357">
   <si>
     <t>Security Description</t>
   </si>
   <si>
     <t>Country</t>
   </si>
   <si>
     <t>Ticker</t>
   </si>
   <si>
     <t>Shares/Par</t>
   </si>
   <si>
     <t>Market Value (USD)</t>
   </si>
   <si>
     <t xml:space="preserve">3M CO                                                                                                                           </t>
   </si>
   <si>
     <t xml:space="preserve">US    </t>
   </si>
   <si>
     <t xml:space="preserve">MMM         </t>
   </si>
   <si>
-    <t>$1,876,358.00</t>
+    <t>$520,702.56</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ABBVIE INC                                                                                                                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ABBV        </t>
+  </si>
+  <si>
+    <t>$1,438,625.88</t>
   </si>
   <si>
     <t xml:space="preserve">ACCENTURE PLC IRELAND SHS CLASS A                                                                                               </t>
   </si>
   <si>
     <t xml:space="preserve">ACN         </t>
   </si>
   <si>
-    <t>$1,002,178.17</t>
+    <t>$1,625,684.16</t>
   </si>
   <si>
     <t xml:space="preserve">ALLSTATE CORP                                                                                                                   </t>
   </si>
   <si>
     <t xml:space="preserve">ALL         </t>
   </si>
   <si>
-    <t>$1,830,914.45</t>
-[...8 lines deleted...]
-    <t>$484,467.62</t>
+    <t>$1,839,514.14</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AUTOMATIC DATA PROCESSING IN                                                                                                    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ADP         </t>
+  </si>
+  <si>
+    <t>$505,007.25</t>
   </si>
   <si>
     <t xml:space="preserve">AVERY DENNISON CORP                                                                                                             </t>
   </si>
   <si>
     <t xml:space="preserve">AVY         </t>
   </si>
   <si>
-    <t>$521,321.37</t>
+    <t>$430,714.55</t>
   </si>
   <si>
     <t xml:space="preserve">BAKER HUGHES A GE CO                                                                                                            </t>
   </si>
   <si>
     <t xml:space="preserve">BKR         </t>
   </si>
   <si>
-    <t>$351,041.04</t>
+    <t>$1,215,672.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BALL CORP COM                                                                                                                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">BALL        </t>
+  </si>
+  <si>
+    <t>$386,443.20</t>
   </si>
   <si>
     <t xml:space="preserve">BANK OF AMERICA CORPORATION                                                                                                     </t>
   </si>
   <si>
     <t xml:space="preserve">BAC         </t>
   </si>
   <si>
-    <t>$2,961,427.56</t>
+    <t>$1,203,075.72</t>
   </si>
   <si>
     <t xml:space="preserve">BAXTER INTL INC                                                                                                                 </t>
   </si>
   <si>
     <t xml:space="preserve">BAX         </t>
   </si>
   <si>
-    <t>$523,965.12</t>
+    <t>$113,465.04</t>
   </si>
   <si>
     <t xml:space="preserve">BECTON DICKINSON AND CO                                                                                                         </t>
   </si>
   <si>
     <t xml:space="preserve">BDX         </t>
   </si>
   <si>
-    <t>$1,550,250.00</t>
+    <t>$1,256,644.32</t>
   </si>
   <si>
     <t xml:space="preserve">BERKLEY W R CORP                                                                                                                </t>
   </si>
   <si>
     <t xml:space="preserve">WRB         </t>
   </si>
   <si>
-    <t>$1,193,520.15</t>
+    <t>$944,608.29</t>
   </si>
   <si>
     <t xml:space="preserve">BEST BUY INC                                                                                                                    </t>
   </si>
   <si>
     <t xml:space="preserve">BBY         </t>
   </si>
   <si>
-    <t>$492,599.94</t>
+    <t>$563,788.40</t>
   </si>
   <si>
     <t xml:space="preserve">BOOZ ALLEN HAMILTON HLDG COR                                                                                                    </t>
   </si>
   <si>
     <t xml:space="preserve">BAH         </t>
   </si>
   <si>
-    <t>$315,826.29</t>
+    <t>$178,612.48</t>
   </si>
   <si>
     <t xml:space="preserve">BRISTOL MYERS SQUIBB CO                                                                                                         </t>
   </si>
   <si>
     <t xml:space="preserve">BMY         </t>
   </si>
   <si>
-    <t>$2,408,653.86</t>
+    <t>$2,705,201.38</t>
   </si>
   <si>
     <t xml:space="preserve">BROADRIDGE FINL SOLUTIONS IN                                                                                                    </t>
   </si>
   <si>
     <t xml:space="preserve">BR          </t>
   </si>
   <si>
-    <t>$299,655.99</t>
+    <t>$155,027.40</t>
   </si>
   <si>
     <t xml:space="preserve">BROWN FORMAN CORP                                                                                                               </t>
   </si>
   <si>
     <t xml:space="preserve">BF B        </t>
   </si>
   <si>
-    <t>$451,684.35</t>
+    <t>$454,995.45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CARLISLE COS INC                                                                                                                </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CSL         </t>
+  </si>
+  <si>
+    <t>$338,083.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CARRIER GLOBAL CORPORATION                                                                                                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CARR        </t>
+  </si>
+  <si>
+    <t>$908,293.05</t>
   </si>
   <si>
     <t xml:space="preserve">CATERPILLAR INC DEL                                                                                                             </t>
   </si>
   <si>
     <t xml:space="preserve">CAT         </t>
   </si>
   <si>
-    <t>$4,174,422.13</t>
-[...8 lines deleted...]
-    <t>$263,993.72</t>
+    <t>$1,793,291.60</t>
   </si>
   <si>
     <t xml:space="preserve">CDW CORP COM                                                                                                                    </t>
   </si>
   <si>
     <t xml:space="preserve">CDW         </t>
   </si>
   <si>
-    <t>$507,552.78</t>
+    <t>$535,275.84</t>
   </si>
   <si>
     <t xml:space="preserve">CF INDS HLDGS INC                                                                                                               </t>
   </si>
   <si>
     <t xml:space="preserve">CF          </t>
   </si>
   <si>
-    <t>$379,684.00</t>
-[...8 lines deleted...]
-    <t>$3,508,870.95</t>
+    <t>$564,575.90</t>
   </si>
   <si>
     <t xml:space="preserve">CHUBB LIMITED COM                                                                                                               </t>
   </si>
   <si>
     <t xml:space="preserve">CB          </t>
   </si>
   <si>
-    <t>$1,534,646.84</t>
+    <t>$2,314,306.08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CIGNA CORP NEW COM                                                                                                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CI          </t>
+  </si>
+  <si>
+    <t>$452,942.24</t>
   </si>
   <si>
     <t xml:space="preserve">CINCINNATI FINL CORP                                                                                                            </t>
   </si>
   <si>
     <t xml:space="preserve">CINF        </t>
   </si>
   <si>
-    <t>$1,051,970.88</t>
+    <t>$539,127.68</t>
   </si>
   <si>
     <t xml:space="preserve">CITIGROUP INC                                                                                                                   </t>
   </si>
   <si>
     <t xml:space="preserve">C           </t>
   </si>
   <si>
-    <t>$3,762,133.76</t>
+    <t>$4,697,617.44</t>
   </si>
   <si>
     <t xml:space="preserve">CNH INDL N V                                                                                                                    </t>
   </si>
   <si>
     <t xml:space="preserve">CNH         </t>
   </si>
   <si>
-    <t>$397,833.12</t>
+    <t>$451,917.66</t>
   </si>
   <si>
     <t xml:space="preserve">COGNIZANT TECHNOLOGY SOLUTIO                                                                                                    </t>
   </si>
   <si>
     <t xml:space="preserve">CTSH        </t>
   </si>
   <si>
-    <t>$1,342,350.09</t>
+    <t>$625,760.61</t>
   </si>
   <si>
     <t xml:space="preserve">COLGATE PALMOLIVE CO                                                                                                            </t>
   </si>
   <si>
     <t xml:space="preserve">CL          </t>
   </si>
   <si>
-    <t>$1,026,079.20</t>
-[...8 lines deleted...]
-    <t>$135,245.29</t>
+    <t>$1,045,518.72</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COMCAST CORP                                                                                                                    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CMCSA       </t>
+  </si>
+  <si>
+    <t>$1,550,062.45</t>
   </si>
   <si>
     <t xml:space="preserve">CONOCOPHILLIPS                                                                                                                  </t>
   </si>
   <si>
     <t xml:space="preserve">COP         </t>
   </si>
   <si>
-    <t>$2,593,127.04</t>
+    <t>$2,781,241.88</t>
   </si>
   <si>
     <t xml:space="preserve">CONSTELLATION BRANDS INC                                                                                                        </t>
   </si>
   <si>
     <t xml:space="preserve">STZ         </t>
   </si>
   <si>
-    <t>$290,871.84</t>
-[...26 lines deleted...]
-    <t>$1,875,082.95</t>
+    <t>$649,689.39</t>
   </si>
   <si>
     <t xml:space="preserve">CUMMINS INC                                                                                                                     </t>
   </si>
   <si>
     <t xml:space="preserve">CMI         </t>
   </si>
   <si>
-    <t>$1,586,082.50</t>
-[...8 lines deleted...]
-    <t>$2,700,590.39</t>
+    <t>$1,676,756.71</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CVS HEALTH CORP COM                                                                                                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CVS         </t>
+  </si>
+  <si>
+    <t>$741,012.35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">D R HORTON INC                                                                                                                  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DHI         </t>
+  </si>
+  <si>
+    <t>$329,669.12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DELL TECHNOLOGIES INC                                                                                                           </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DELL        </t>
+  </si>
+  <si>
+    <t>$1,259,431.74</t>
   </si>
   <si>
     <t xml:space="preserve">DEVON ENERGY CORP NEW                                                                                                           </t>
   </si>
   <si>
     <t xml:space="preserve">DVN         </t>
   </si>
   <si>
-    <t>$396,034.50</t>
+    <t>$1,614,083.16</t>
   </si>
   <si>
     <t xml:space="preserve">DICKS SPORTING GOODS INC                                                                                                        </t>
   </si>
   <si>
     <t xml:space="preserve">DKS         </t>
   </si>
   <si>
-    <t>$770,074.33</t>
-[...8 lines deleted...]
-    <t>$1,416,899.34</t>
+    <t>$588,571.95</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DOVER CORP                                                                                                                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DOV         </t>
+  </si>
+  <si>
+    <t>$293,582.52</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EAST WEST BANCORP INC                                                                                                           </t>
+  </si>
+  <si>
+    <t xml:space="preserve">EWBC        </t>
+  </si>
+  <si>
+    <t>$762,018.27</t>
   </si>
   <si>
     <t xml:space="preserve">ELEVANCE HEALTH INC COM                                                                                                         </t>
   </si>
   <si>
     <t xml:space="preserve">ELV         </t>
   </si>
   <si>
-    <t>$1,856,117.12</t>
+    <t>$2,046,188.43</t>
   </si>
   <si>
     <t xml:space="preserve">EMERSON ELEC CO                                                                                                                 </t>
   </si>
   <si>
     <t xml:space="preserve">EMR         </t>
   </si>
   <si>
-    <t>$1,761,955.95</t>
+    <t>$469,102.55</t>
   </si>
   <si>
     <t xml:space="preserve">EOG RES INC                                                                                                                     </t>
   </si>
   <si>
     <t xml:space="preserve">EOG         </t>
   </si>
   <si>
-    <t>$1,949,164.56</t>
+    <t>$1,918,447.24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EQT CORP                                                                                                                        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">EQT         </t>
+  </si>
+  <si>
+    <t>$304,610.93</t>
   </si>
   <si>
     <t xml:space="preserve">EVEREST GROUP LTD COM                                                                                                           </t>
   </si>
   <si>
     <t xml:space="preserve">EG          </t>
   </si>
   <si>
-    <t>$561,092.35</t>
+    <t>$511,910.59</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EXPAND ENERGY CORPORATION COM                                                                                                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">EXE         </t>
+  </si>
+  <si>
+    <t>$238,005.90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EXPEDITORS INTL WASH INC                                                                                                        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">EXPD        </t>
+  </si>
+  <si>
+    <t>$447,054.14</t>
   </si>
   <si>
     <t xml:space="preserve">EXXON MOBIL CORP                                                                                                                </t>
   </si>
   <si>
     <t xml:space="preserve">XOM         </t>
   </si>
   <si>
-    <t>$4,711,075.60</t>
+    <t>$3,551,438.72</t>
   </si>
   <si>
     <t xml:space="preserve">FEDEX CORP                                                                                                                      </t>
   </si>
   <si>
     <t xml:space="preserve">FDX         </t>
   </si>
   <si>
-    <t>$1,294,303.14</t>
-[...8 lines deleted...]
-    <t>$1,246,618.75</t>
+    <t>$1,975,224.04</t>
   </si>
   <si>
     <t xml:space="preserve">FIFTH THIRD BANCORP                                                                                                             </t>
   </si>
   <si>
     <t xml:space="preserve">FITB        </t>
   </si>
   <si>
-    <t>$1,133,912.97</t>
+    <t>$1,341,493.26</t>
   </si>
   <si>
     <t xml:space="preserve">FREEPORT-MCMORAN COPPER AND GO                                                                                                  </t>
   </si>
   <si>
     <t xml:space="preserve">FCX         </t>
   </si>
   <si>
-    <t>$953,656.65</t>
+    <t>$1,110,826.07</t>
   </si>
   <si>
     <t xml:space="preserve">GENERAL MLS INC                                                                                                                 </t>
   </si>
   <si>
     <t xml:space="preserve">GIS         </t>
   </si>
   <si>
-    <t>$1,106,039.88</t>
+    <t>$528,855.60</t>
   </si>
   <si>
     <t xml:space="preserve">GENUINE PARTS CO                                                                                                                </t>
   </si>
   <si>
     <t xml:space="preserve">GPC         </t>
   </si>
   <si>
-    <t>$769,711.95</t>
+    <t>$618,687.12</t>
   </si>
   <si>
     <t xml:space="preserve">GILEAD SCIENCES INC                                                                                                             </t>
   </si>
   <si>
     <t xml:space="preserve">GILD        </t>
   </si>
   <si>
-    <t>$3,566,909.64</t>
+    <t>$3,128,052.06</t>
   </si>
   <si>
     <t xml:space="preserve">HALLIBURTON CO                                                                                                                  </t>
   </si>
   <si>
     <t xml:space="preserve">HAL         </t>
   </si>
   <si>
-    <t>$782,347.44</t>
+    <t>$837,648.35</t>
   </si>
   <si>
     <t xml:space="preserve">HARTFORD FINL SVCS GROUP INC                                                                                                    </t>
   </si>
   <si>
     <t xml:space="preserve">HIG         </t>
   </si>
   <si>
-    <t>$1,430,712.99</t>
-[...17 lines deleted...]
-    <t>$729,274.56</t>
+    <t>$1,280,938.32</t>
   </si>
   <si>
     <t xml:space="preserve">HOME DEPOT INC                                                                                                                  </t>
   </si>
   <si>
     <t xml:space="preserve">HD          </t>
   </si>
   <si>
-    <t>$1,328,703.36</t>
+    <t>$1,184,299.44</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HONEYWELL AEROSPACE INC COM                                                                                                     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">HONA        </t>
+  </si>
+  <si>
+    <t>$753,882.80</t>
   </si>
   <si>
     <t xml:space="preserve">HONEYWELL INTL INC                                                                                                              </t>
   </si>
   <si>
     <t xml:space="preserve">HON         </t>
   </si>
   <si>
-    <t>$923,602.08</t>
+    <t>$763,499.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HP INC COM                                                                                                                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">HPQ         </t>
+  </si>
+  <si>
+    <t>$191,075.46</t>
   </si>
   <si>
     <t xml:space="preserve">HUMANA INC                                                                                                                      </t>
   </si>
   <si>
     <t xml:space="preserve">HUM         </t>
   </si>
   <si>
-    <t>$618,289.92</t>
+    <t>$1,158,690.74</t>
   </si>
   <si>
     <t xml:space="preserve">HUNTINGTON BANCSHARES INC                                                                                                       </t>
   </si>
   <si>
     <t xml:space="preserve">HBAN        </t>
   </si>
   <si>
-    <t>$1,007,041.36</t>
+    <t>$1,057,505.85</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IDEX CORP                                                                                                                       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">IEX         </t>
+  </si>
+  <si>
+    <t>$364,935.60</t>
   </si>
   <si>
     <t xml:space="preserve">INTERNATIONAL FLAVORSANDFRAGRA                                                                                                  </t>
   </si>
   <si>
     <t xml:space="preserve">IFF         </t>
   </si>
   <si>
-    <t>$414,086.50</t>
+    <t>$840,444.98</t>
   </si>
   <si>
     <t xml:space="preserve">J P MORGAN CHASE AND CO                                                                                                         </t>
   </si>
   <si>
     <t xml:space="preserve">JPM         </t>
   </si>
   <si>
-    <t>$6,422,666.14</t>
+    <t>$2,312,259.12</t>
   </si>
   <si>
     <t xml:space="preserve">JOHNSON AND JOHNSON                                                                                                             </t>
   </si>
   <si>
     <t xml:space="preserve">JNJ         </t>
   </si>
   <si>
-    <t>$5,094,059.75</t>
+    <t>$1,374,231.67</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KEURIG DR PEPPER INC COM                                                                                                        </t>
+  </si>
+  <si>
+    <t xml:space="preserve">KDP         </t>
+  </si>
+  <si>
+    <t>$325,630.77</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KEYCORP NEW                                                                                                                     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">KEY         </t>
+  </si>
+  <si>
+    <t>$216,716.10</t>
   </si>
   <si>
     <t xml:space="preserve">KIMBERLY CLARK CORP                                                                                                             </t>
   </si>
   <si>
     <t xml:space="preserve">KMB         </t>
   </si>
   <si>
-    <t>$718,342.24</t>
+    <t>$572,779.86</t>
   </si>
   <si>
     <t xml:space="preserve">KRAFT HEINZ CO                                                                                                                  </t>
   </si>
   <si>
     <t xml:space="preserve">KHC         </t>
   </si>
   <si>
-    <t>$1,140,598.50</t>
+    <t>$447,717.10</t>
   </si>
   <si>
     <t xml:space="preserve">KROGER CO                                                                                                                       </t>
   </si>
   <si>
     <t xml:space="preserve">KR          </t>
   </si>
   <si>
-    <t>$841,034.25</t>
-[...17 lines deleted...]
-    <t>$537,620.48</t>
+    <t>$782,917.47</t>
   </si>
   <si>
     <t xml:space="preserve">LAS VEGAS SANDS CORP                                                                                                            </t>
   </si>
   <si>
     <t xml:space="preserve">LVS         </t>
   </si>
   <si>
-    <t>$543,222.35</t>
+    <t>$807,909.29</t>
   </si>
   <si>
     <t xml:space="preserve">LENNAR CORP                                                                                                                     </t>
   </si>
   <si>
     <t xml:space="preserve">LEN         </t>
   </si>
   <si>
-    <t>$851,586.39</t>
+    <t>$724,100.98</t>
   </si>
   <si>
     <t xml:space="preserve">LOCKHEED MARTIN CORP                                                                                                            </t>
   </si>
   <si>
     <t xml:space="preserve">LMT         </t>
   </si>
   <si>
-    <t>$2,821,912.02</t>
+    <t>$605,747.94</t>
   </si>
   <si>
     <t xml:space="preserve">MARATHON PETROLEUM CORP                                                                                                         </t>
   </si>
   <si>
     <t xml:space="preserve">MPC         </t>
   </si>
   <si>
-    <t>$1,717,411.29</t>
+    <t>$1,738,556.00</t>
   </si>
   <si>
     <t xml:space="preserve">MASCO CORP                                                                                                                      </t>
   </si>
   <si>
     <t xml:space="preserve">MAS         </t>
   </si>
   <si>
-    <t>$539,658.60</t>
+    <t>$480,164.37</t>
   </si>
   <si>
     <t xml:space="preserve">MEDTRONIC PLC SHS                                                                                                               </t>
   </si>
   <si>
     <t xml:space="preserve">MDT         </t>
   </si>
   <si>
-    <t>$2,949,309.78</t>
+    <t>$1,105,468.13</t>
   </si>
   <si>
     <t xml:space="preserve">MERCK N CO INC NEW                                                                                                              </t>
   </si>
   <si>
     <t xml:space="preserve">MRK         </t>
   </si>
   <si>
-    <t>$1,953,985.44</t>
-[...17 lines deleted...]
-    <t>$136,864.14</t>
+    <t>$5,549,015.50</t>
   </si>
   <si>
     <t xml:space="preserve">MONDELEZ INTL INC                                                                                                               </t>
   </si>
   <si>
     <t xml:space="preserve">MDLZ        </t>
   </si>
   <si>
-    <t>$2,371,122.96</t>
+    <t>$920,523.60</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NETAPP INC                                                                                                                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">NTAP        </t>
+  </si>
+  <si>
+    <t>$869,751.20</t>
   </si>
   <si>
     <t xml:space="preserve">NEWMONT MINING CORP                                                                                                             </t>
   </si>
   <si>
     <t xml:space="preserve">NEM         </t>
   </si>
   <si>
-    <t>$1,112,066.88</t>
-[...8 lines deleted...]
-    <t>$1,177,389.06</t>
+    <t>$586,832.20</t>
   </si>
   <si>
     <t xml:space="preserve">OCCIDENTAL PETE CORP DEL                                                                                                        </t>
   </si>
   <si>
     <t xml:space="preserve">OXY         </t>
   </si>
   <si>
-    <t>$1,259,879.90</t>
+    <t>$1,150,331.88</t>
   </si>
   <si>
     <t xml:space="preserve">OMNICOM GROUP INC                                                                                                               </t>
   </si>
   <si>
     <t xml:space="preserve">OMC         </t>
   </si>
   <si>
-    <t>$666,308.28</t>
-[...26 lines deleted...]
-    <t>$1,148,381.80</t>
+    <t>$737,549.41</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PACKAGING CORP AMER                                                                                                             </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PKG         </t>
+  </si>
+  <si>
+    <t>$443,439.08</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PERMIAN RESOURCES CORP CLASS A COM                                                                                              </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PR          </t>
+  </si>
+  <si>
+    <t>$145,862.43</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PFIZER INC                                                                                                                      </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PFE         </t>
+  </si>
+  <si>
+    <t>$1,501,676.96</t>
   </si>
   <si>
     <t xml:space="preserve">PNC FINL SVCS GROUP INC                                                                                                         </t>
   </si>
   <si>
     <t xml:space="preserve">PNC         </t>
   </si>
   <si>
-    <t>$1,130,264.46</t>
+    <t>$2,347,461.48</t>
   </si>
   <si>
     <t xml:space="preserve">PPG INDS INC                                                                                                                    </t>
   </si>
   <si>
     <t xml:space="preserve">PPG         </t>
   </si>
   <si>
-    <t>$1,079,146.25</t>
+    <t>$1,006,949.58</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PROCTER AND GAMBLE CO                                                                                                           </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PG          </t>
+  </si>
+  <si>
+    <t>$1,016,801.76</t>
   </si>
   <si>
     <t xml:space="preserve">PROGRESSIVE CORP OHIO                                                                                                           </t>
   </si>
   <si>
     <t xml:space="preserve">PGR         </t>
   </si>
   <si>
-    <t>$1,768,481.22</t>
+    <t>$2,725,163.75</t>
   </si>
   <si>
     <t xml:space="preserve">QUALCOMM INC                                                                                                                    </t>
   </si>
   <si>
     <t xml:space="preserve">QCOM        </t>
   </si>
   <si>
-    <t>$985,341.62</t>
+    <t>$3,413,995.25</t>
   </si>
   <si>
     <t xml:space="preserve">QUEST DIAGNOSTICS INC                                                                                                           </t>
   </si>
   <si>
     <t xml:space="preserve">DGX         </t>
   </si>
   <si>
-    <t>$684,749.56</t>
-[...20 lines deleted...]
-    <t>$238,077.98</t>
+    <t>$631,611.00</t>
   </si>
   <si>
     <t xml:space="preserve">REGIONS FINANCIAL CORP NEW                                                                                                      </t>
   </si>
   <si>
     <t xml:space="preserve">RF          </t>
   </si>
   <si>
-    <t>$227,250.24</t>
+    <t>$771,610.00</t>
   </si>
   <si>
     <t xml:space="preserve">RELIANCE INC COM                                                                                                                </t>
   </si>
   <si>
     <t xml:space="preserve">RS          </t>
   </si>
   <si>
-    <t>$629,683.40</t>
-[...20 lines deleted...]
-    <t xml:space="preserve">SCHLUMBERGER LTD                                                                                                                </t>
+    <t>$381,819.20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RPM INTL INC                                                                                                                    </t>
+  </si>
+  <si>
+    <t xml:space="preserve">RPM         </t>
+  </si>
+  <si>
+    <t>$327,336.75</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SLB LIMITED                                                                                                                     </t>
   </si>
   <si>
     <t xml:space="preserve">SLB         </t>
   </si>
   <si>
-    <t>$1,501,565.00</t>
-[...8 lines deleted...]
-    <t>$270,805.68</t>
+    <t>$1,791,631.62</t>
   </si>
   <si>
     <t xml:space="preserve">SMURFIT WESTROCK PLC SHS                                                                                                        </t>
   </si>
   <si>
     <t xml:space="preserve">SW          </t>
   </si>
   <si>
-    <t>$960,864.20</t>
+    <t>$964,844.82</t>
   </si>
   <si>
     <t xml:space="preserve">SNAP ON INC                                                                                                                     </t>
   </si>
   <si>
     <t xml:space="preserve">SNA         </t>
   </si>
   <si>
-    <t>$387,419.10</t>
+    <t>$839,406.40</t>
   </si>
   <si>
     <t xml:space="preserve">SOUTHERN COPPER CORP                                                                                                            </t>
   </si>
   <si>
     <t xml:space="preserve">SCCO        </t>
   </si>
   <si>
-    <t>$1,124,403.38</t>
+    <t>$761,167.68</t>
   </si>
   <si>
     <t xml:space="preserve">SSNC TECHNOLOGIES HLDGS INC                                                                                                     </t>
   </si>
   <si>
     <t xml:space="preserve">SSNC        </t>
   </si>
   <si>
-    <t>$449,438.40</t>
-[...8 lines deleted...]
-    <t>$641,586.12</t>
+    <t>$477,040.40</t>
   </si>
   <si>
     <t xml:space="preserve">SYSCO CORP                                                                                                                      </t>
   </si>
   <si>
     <t xml:space="preserve">SYY         </t>
   </si>
   <si>
-    <t>$1,368,924.76</t>
+    <t>$869,315.58</t>
+  </si>
+  <si>
+    <t xml:space="preserve">T-MOBILE US INC                                                                                                                 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TMUS        </t>
+  </si>
+  <si>
+    <t>$831,269.88</t>
   </si>
   <si>
     <t xml:space="preserve">TAPESTRY INC COM                                                                                                                </t>
   </si>
   <si>
     <t xml:space="preserve">TPR         </t>
   </si>
   <si>
-    <t>$466,973.58</t>
+    <t>$273,584.22</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TD SYNNEX CORPORATION COM                                                                                                       </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SNX         </t>
+  </si>
+  <si>
+    <t>$253,170.98</t>
   </si>
   <si>
     <t xml:space="preserve">TRAVELERS COMPANIES INC                                                                                                         </t>
   </si>
   <si>
     <t xml:space="preserve">TRV         </t>
   </si>
   <si>
-    <t>$1,961,603.28</t>
+    <t>$1,996,235.64</t>
   </si>
   <si>
     <t xml:space="preserve">TRUIST FINL CORP COM                                                                                                            </t>
   </si>
   <si>
     <t xml:space="preserve">TFC         </t>
   </si>
   <si>
-    <t>$1,824,581.58</t>
+    <t>$1,726,811.02</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TYSON FOODS INC                                                                                                                 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TSN         </t>
+  </si>
+  <si>
+    <t>$779,516.00</t>
   </si>
   <si>
     <t xml:space="preserve">UNITEDHEALTH GROUP INC                                                                                                          </t>
   </si>
   <si>
     <t xml:space="preserve">UNH         </t>
   </si>
   <si>
-    <t>$809,874.12</t>
+    <t>$5,038,682.49</t>
   </si>
   <si>
     <t xml:space="preserve">US BANCORP DEL COM                                                                                                              </t>
   </si>
   <si>
     <t xml:space="preserve">USB         </t>
   </si>
   <si>
-    <t>$2,076,024.75</t>
+    <t>$2,389,726.00</t>
   </si>
   <si>
     <t xml:space="preserve">US DOLLARS                                                                                                                      </t>
   </si>
   <si>
     <t xml:space="preserve">USD         </t>
   </si>
   <si>
-    <t>$1,249,918.19</t>
+    <t>$901,207.03</t>
   </si>
   <si>
     <t xml:space="preserve">VALERO ENERGY CORP NEW                                                                                                          </t>
   </si>
   <si>
     <t xml:space="preserve">VLO         </t>
   </si>
   <si>
-    <t>$1,481,711.66</t>
+    <t>$665,684.64</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VERIZON COMMUNICATIONS                                                                                                          </t>
+  </si>
+  <si>
+    <t xml:space="preserve">VZ          </t>
+  </si>
+  <si>
+    <t>$768,767.38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VIATRIS INC                                                                                                                     </t>
+  </si>
+  <si>
+    <t xml:space="preserve">VTRS        </t>
+  </si>
+  <si>
+    <t>$384,264.24</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WARNER MUSIC GROUP CORP                                                                                                         </t>
+  </si>
+  <si>
+    <t xml:space="preserve">WMG         </t>
+  </si>
+  <si>
+    <t>$151,213.02</t>
   </si>
   <si>
     <t xml:space="preserve">WELLS FARGO AND CO NEW                                                                                                          </t>
   </si>
   <si>
     <t xml:space="preserve">WFC         </t>
   </si>
   <si>
-    <t>$5,192,176.60</t>
-[...8 lines deleted...]
-    <t>$338,647.80</t>
+    <t>$3,295,848.48</t>
   </si>
   <si>
     <t xml:space="preserve">WILLIAMS SONOMA INC                                                                                                             </t>
   </si>
   <si>
     <t xml:space="preserve">WSM         </t>
   </si>
   <si>
-    <t>$695,629.46</t>
+    <t>$734,731.20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">XYLEM INC COM                                                                                                                   </t>
+  </si>
+  <si>
+    <t xml:space="preserve">XYL         </t>
+  </si>
+  <si>
+    <t>$226,017.52</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf fontId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf fontId="0" applyFont="1" xfId="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:E112"/>
+  <dimension ref="A1:E118"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="D2" s="0">
-        <v>12325</v>
+        <v>3216</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>10</v>
       </c>
       <c r="D3" s="0">
-        <v>3353</v>
+        <v>5717</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="s">
         <v>12</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D4" s="0">
-        <v>9095</v>
+        <v>13064</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0" t="s">
         <v>15</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="0">
-        <v>9179</v>
+        <v>7731</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="0">
-        <v>2971</v>
+        <v>2255</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="0">
-        <v>9156</v>
+        <v>2653</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="s">
         <v>24</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>25</v>
       </c>
       <c r="D8" s="0">
-        <v>62583</v>
+        <v>21904</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="0">
-        <v>17304</v>
+        <v>6193</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>31</v>
       </c>
       <c r="D10" s="0">
-        <v>9000</v>
+        <v>21114</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="0">
-        <v>16245</v>
+        <v>5322</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="0">
-        <v>7338</v>
+        <v>8304</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>40</v>
       </c>
       <c r="D13" s="0">
-        <v>3033</v>
+        <v>13393</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>43</v>
       </c>
       <c r="D14" s="0">
-        <v>52034</v>
+        <v>7430</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>46</v>
       </c>
       <c r="D15" s="0">
-        <v>1233</v>
+        <v>2944</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>49</v>
       </c>
       <c r="D16" s="0">
-        <v>16785</v>
+        <v>46949</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>52</v>
       </c>
       <c r="D17" s="0">
-        <v>10753</v>
+        <v>1132</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>55</v>
       </c>
       <c r="D18" s="0">
-        <v>1132</v>
+        <v>17073</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>58</v>
       </c>
       <c r="D19" s="0">
-        <v>2842</v>
+        <v>932</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="s">
         <v>60</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>61</v>
       </c>
       <c r="D20" s="0">
-        <v>4127</v>
+        <v>12383</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>64</v>
       </c>
       <c r="D21" s="0">
-        <v>24505</v>
+        <v>1684</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="s">
         <v>66</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>67</v>
       </c>
       <c r="D22" s="0">
-        <v>5297</v>
+        <v>3806</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>70</v>
       </c>
       <c r="D23" s="0">
-        <v>7064</v>
+        <v>5215</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>73</v>
       </c>
       <c r="D24" s="0">
-        <v>44198</v>
+        <v>6792</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>76</v>
       </c>
       <c r="D25" s="0">
-        <v>30697</v>
+        <v>1643</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>79</v>
       </c>
       <c r="D26" s="0">
-        <v>17203</v>
+        <v>2912</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>82</v>
       </c>
       <c r="D27" s="0">
-        <v>11288</v>
+        <v>33564</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0" t="s">
         <v>84</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>85</v>
       </c>
       <c r="D28" s="0">
-        <v>6607</v>
+        <v>40242</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0" t="s">
         <v>87</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>88</v>
       </c>
       <c r="D29" s="0">
-        <v>28896</v>
+        <v>16157</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="s">
         <v>90</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>91</v>
       </c>
       <c r="D30" s="0">
-        <v>1788</v>
+        <v>11404</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="s">
         <v>93</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>94</v>
       </c>
       <c r="D31" s="0">
-        <v>34481</v>
+        <v>63139</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="s">
         <v>96</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>97</v>
       </c>
       <c r="D32" s="0">
-        <v>10440</v>
+        <v>26753</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="s">
         <v>99</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>100</v>
       </c>
       <c r="D33" s="0">
-        <v>57465</v>
+        <v>4671</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="s">
         <v>102</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>103</v>
       </c>
       <c r="D34" s="0">
-        <v>4843</v>
+        <v>2351</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0" t="s">
         <v>105</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>106</v>
       </c>
       <c r="D35" s="0">
-        <v>5311</v>
+        <v>7163</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0" t="s">
         <v>108</v>
       </c>
       <c r="B36" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C36" s="0" t="s">
         <v>109</v>
       </c>
       <c r="D36" s="0">
-        <v>12450</v>
+        <v>2024</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0" t="s">
         <v>111</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>112</v>
       </c>
       <c r="D37" s="0">
-        <v>3893</v>
+        <v>2919</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0" t="s">
         <v>114</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>115</v>
       </c>
       <c r="D38" s="0">
-        <v>19029</v>
+        <v>39063</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0" t="s">
         <v>117</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>118</v>
       </c>
       <c r="D39" s="0">
-        <v>4772</v>
+        <v>2595</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="0" t="s">
         <v>120</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>121</v>
       </c>
       <c r="D40" s="0">
-        <v>13215</v>
+        <v>1309</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="0" t="s">
         <v>123</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>124</v>
       </c>
       <c r="D41" s="0">
-        <v>16296</v>
+        <v>5903</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>127</v>
       </c>
       <c r="D42" s="0">
-        <v>1651</v>
+        <v>5291</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="0" t="s">
         <v>129</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>130</v>
       </c>
       <c r="D43" s="0">
-        <v>43702</v>
+        <v>3277</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="0" t="s">
         <v>132</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>133</v>
       </c>
       <c r="D44" s="0">
-        <v>5694</v>
+        <v>14788</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="0" t="s">
         <v>135</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>136</v>
       </c>
       <c r="D45" s="0">
-        <v>5725</v>
+        <v>5729</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="0" t="s">
         <v>138</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>139</v>
       </c>
       <c r="D46" s="0">
-        <v>27569</v>
+        <v>1433</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="0" t="s">
         <v>141</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>142</v>
       </c>
       <c r="D47" s="0">
-        <v>21999</v>
+        <v>2610</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="0" t="s">
         <v>144</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>145</v>
       </c>
       <c r="D48" s="0">
-        <v>21348</v>
+        <v>2743</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="0" t="s">
         <v>147</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>148</v>
       </c>
       <c r="D49" s="0">
-        <v>6345</v>
+        <v>25976</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="0" t="s">
         <v>150</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>151</v>
       </c>
       <c r="D50" s="0">
-        <v>32172</v>
+        <v>6308</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="0" t="s">
         <v>153</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>154</v>
       </c>
       <c r="D51" s="0">
-        <v>38388</v>
+        <v>23798</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="0" t="s">
         <v>156</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>157</v>
       </c>
       <c r="D52" s="0">
-        <v>11277</v>
+        <v>17663</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="0" t="s">
         <v>159</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>160</v>
       </c>
       <c r="D53" s="0">
-        <v>7188</v>
+        <v>15197</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="0" t="s">
         <v>162</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>163</v>
       </c>
       <c r="D54" s="0">
-        <v>5264</v>
+        <v>5244</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="0" t="s">
         <v>165</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>166</v>
       </c>
       <c r="D55" s="0">
-        <v>3624</v>
+        <v>24759</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="0" t="s">
         <v>168</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>169</v>
       </c>
       <c r="D56" s="0">
-        <v>3966</v>
+        <v>24673</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="0" t="s">
         <v>171</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>172</v>
       </c>
       <c r="D57" s="0">
-        <v>2529</v>
+        <v>9666</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="0" t="s">
         <v>174</v>
       </c>
       <c r="B58" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>175</v>
       </c>
       <c r="D58" s="0">
-        <v>60086</v>
+        <v>3358</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="0" t="s">
         <v>177</v>
       </c>
       <c r="B59" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>178</v>
       </c>
       <c r="D59" s="0">
-        <v>5630</v>
+        <v>3410</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="0" t="s">
         <v>180</v>
       </c>
       <c r="B60" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>181</v>
       </c>
       <c r="D60" s="0">
-        <v>22154</v>
+        <v>3410</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="0" t="s">
         <v>183</v>
       </c>
       <c r="B61" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>184</v>
       </c>
       <c r="D61" s="0">
-        <v>33349</v>
+        <v>8709</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="0" t="s">
         <v>186</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>187</v>
       </c>
       <c r="D62" s="0">
-        <v>5572</v>
+        <v>2917</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="0" t="s">
         <v>189</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>190</v>
       </c>
       <c r="D63" s="0">
-        <v>44175</v>
+        <v>59645</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="0" t="s">
         <v>192</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>193</v>
       </c>
       <c r="D64" s="0">
-        <v>11725</v>
+        <v>1608</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="0" t="s">
         <v>195</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>196</v>
       </c>
       <c r="D65" s="0">
-        <v>1579</v>
+        <v>10609</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="0" t="s">
         <v>198</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>199</v>
       </c>
       <c r="D66" s="0">
-        <v>2048</v>
+        <v>7064</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="0" t="s">
         <v>201</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>202</v>
       </c>
       <c r="D67" s="0">
-        <v>12485</v>
+        <v>5411</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="0" t="s">
         <v>204</v>
       </c>
       <c r="B68" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C68" s="0" t="s">
         <v>205</v>
       </c>
       <c r="D68" s="0">
-        <v>7699</v>
+        <v>9949</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="0" t="s">
         <v>207</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>208</v>
       </c>
       <c r="D69" s="0">
-        <v>6093</v>
+        <v>9402</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="0" t="s">
         <v>210</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>211</v>
       </c>
       <c r="D70" s="0">
-        <v>10339</v>
+        <v>5218</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="0" t="s">
         <v>213</v>
       </c>
       <c r="B71" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>214</v>
       </c>
       <c r="D71" s="0">
-        <v>8385</v>
+        <v>18955</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="0" t="s">
         <v>216</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>217</v>
       </c>
       <c r="D72" s="0">
-        <v>33834</v>
+        <v>14099</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="0" t="s">
         <v>219</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>220</v>
       </c>
       <c r="D73" s="0">
-        <v>24684</v>
+        <v>17491</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="0" t="s">
         <v>222</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>223</v>
       </c>
       <c r="D74" s="0">
-        <v>3622</v>
+        <v>8002</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="0" t="s">
         <v>225</v>
       </c>
       <c r="B75" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C75" s="0" t="s">
         <v>226</v>
       </c>
       <c r="D75" s="0">
-        <v>2846</v>
+        <v>1189</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="0" t="s">
         <v>228</v>
       </c>
       <c r="B76" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C76" s="0" t="s">
         <v>229</v>
       </c>
       <c r="D76" s="0">
-        <v>35159</v>
+        <v>6800</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="0" t="s">
         <v>231</v>
       </c>
       <c r="B77" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C77" s="0" t="s">
         <v>232</v>
       </c>
       <c r="D77" s="0">
-        <v>19088</v>
+        <v>5901</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="0" t="s">
         <v>234</v>
       </c>
       <c r="B78" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C78" s="0" t="s">
         <v>235</v>
       </c>
       <c r="D78" s="0">
-        <v>9089</v>
+        <v>14131</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="0" t="s">
         <v>237</v>
       </c>
       <c r="B79" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C79" s="0" t="s">
         <v>238</v>
       </c>
       <c r="D79" s="0">
-        <v>29990</v>
+        <v>43183</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="0" t="s">
         <v>240</v>
       </c>
       <c r="B80" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C80" s="0" t="s">
         <v>241</v>
       </c>
       <c r="D80" s="0">
-        <v>9262</v>
+        <v>15915</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="0" t="s">
         <v>243</v>
       </c>
       <c r="B81" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C81" s="0" t="s">
         <v>244</v>
       </c>
       <c r="D81" s="0">
-        <v>1085</v>
+        <v>5620</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="0" t="s">
         <v>246</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>247</v>
       </c>
       <c r="D82" s="0">
-        <v>8335</v>
+        <v>6283</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="0" t="s">
         <v>249</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>250</v>
       </c>
       <c r="D83" s="0">
-        <v>9626</v>
+        <v>23684</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="0" t="s">
         <v>252</v>
       </c>
       <c r="B84" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C84" s="0" t="s">
         <v>253</v>
       </c>
       <c r="D84" s="0">
-        <v>6063</v>
+        <v>10127</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="0" t="s">
         <v>255</v>
       </c>
       <c r="B85" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C85" s="0" t="s">
         <v>256</v>
       </c>
       <c r="D85" s="0">
-        <v>9487</v>
+        <v>1861</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="0" t="s">
         <v>258</v>
       </c>
       <c r="B86" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C86" s="0" t="s">
         <v>259</v>
       </c>
       <c r="D86" s="0">
-        <v>6627</v>
+        <v>7923</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="0" t="s">
         <v>261</v>
       </c>
       <c r="B87" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C87" s="0" t="s">
         <v>262</v>
       </c>
       <c r="D87" s="0">
-        <v>6187</v>
+        <v>62362</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="0" t="s">
         <v>264</v>
       </c>
       <c r="B88" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C88" s="0" t="s">
         <v>265</v>
       </c>
       <c r="D88" s="0">
-        <v>3812</v>
+        <v>9534</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="0" t="s">
         <v>267</v>
       </c>
       <c r="B89" s="0" t="s">
         <v>6</v>
       </c>
       <c r="C89" s="0" t="s">
         <v>268</v>
       </c>
       <c r="D89" s="0">
-        <v>764</v>
+        <v>8302</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="0" t="s">
         <v>270</v>
       </c>
       <c r="B90" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C90" s="0" t="s">
         <v>271</v>
       </c>
-      <c r="C90" s="0" t="s">
+      <c r="D90" s="0">
+        <v>6934</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>272</v>
-      </c>
-[...4 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="B91" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C91" s="0" t="s">
         <v>274</v>
       </c>
-      <c r="B91" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C91" s="0" t="s">
+      <c r="D91" s="0">
+        <v>12475</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>275</v>
-      </c>
-[...4 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="0" t="s">
+        <v>276</v>
+      </c>
+      <c r="B92" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C92" s="0" t="s">
         <v>277</v>
       </c>
-      <c r="B92" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C92" s="0" t="s">
+      <c r="D92" s="0">
+        <v>18475</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>278</v>
-      </c>
-[...4 lines deleted...]
-        <v>279</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="0" t="s">
+        <v>279</v>
+      </c>
+      <c r="B93" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C93" s="0" t="s">
         <v>280</v>
       </c>
-      <c r="B93" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C93" s="0" t="s">
+      <c r="D93" s="0">
+        <v>2980</v>
+      </c>
+      <c r="E93" s="0" t="s">
         <v>281</v>
-      </c>
-[...4 lines deleted...]
-        <v>282</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="B94" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C94" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="B94" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C94" s="0" t="s">
+      <c r="D94" s="0">
+        <v>25550</v>
+      </c>
+      <c r="E94" s="0" t="s">
         <v>284</v>
-      </c>
-[...4 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="0" t="s">
+        <v>285</v>
+      </c>
+      <c r="B95" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C95" s="0" t="s">
         <v>286</v>
       </c>
-      <c r="B95" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C95" s="0" t="s">
+      <c r="D95" s="0">
+        <v>1022</v>
+      </c>
+      <c r="E95" s="0" t="s">
         <v>287</v>
-      </c>
-[...4 lines deleted...]
-        <v>288</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="B96" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C96" s="0" t="s">
         <v>289</v>
       </c>
-      <c r="B96" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C96" s="0" t="s">
+      <c r="D96" s="0">
+        <v>2945</v>
+      </c>
+      <c r="E96" s="0" t="s">
         <v>290</v>
-      </c>
-[...4 lines deleted...]
-        <v>291</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="B97" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C97" s="0" t="s">
         <v>292</v>
       </c>
-      <c r="B97" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C97" s="0" t="s">
+      <c r="D97" s="0">
+        <v>38538</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>293</v>
-      </c>
-[...4 lines deleted...]
-        <v>294</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="0" t="s">
+        <v>294</v>
+      </c>
+      <c r="B98" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C98" s="0" t="s">
         <v>295</v>
       </c>
-      <c r="B98" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C98" s="0" t="s">
+      <c r="D98" s="0">
+        <v>20857</v>
+      </c>
+      <c r="E98" s="0" t="s">
         <v>296</v>
-      </c>
-[...4 lines deleted...]
-        <v>297</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="B99" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C99" s="0" t="s">
         <v>298</v>
       </c>
-      <c r="B99" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C99" s="0" t="s">
+      <c r="D99" s="0">
+        <v>2086</v>
+      </c>
+      <c r="E99" s="0" t="s">
         <v>299</v>
-      </c>
-[...4 lines deleted...]
-        <v>300</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="0" t="s">
+        <v>300</v>
+      </c>
+      <c r="B100" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C100" s="0" t="s">
         <v>301</v>
       </c>
-      <c r="B100" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C100" s="0" t="s">
+      <c r="D100" s="0">
+        <v>4368</v>
+      </c>
+      <c r="E100" s="0" t="s">
         <v>302</v>
-      </c>
-[...4 lines deleted...]
-        <v>303</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="B101" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C101" s="0" t="s">
         <v>304</v>
       </c>
-      <c r="B101" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C101" s="0" t="s">
+      <c r="D101" s="0">
+        <v>7688</v>
+      </c>
+      <c r="E101" s="0" t="s">
         <v>305</v>
-      </c>
-[...4 lines deleted...]
-        <v>306</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="0" t="s">
+        <v>306</v>
+      </c>
+      <c r="B102" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C102" s="0" t="s">
         <v>307</v>
       </c>
-      <c r="B102" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C102" s="0" t="s">
+      <c r="D102" s="0">
+        <v>10401</v>
+      </c>
+      <c r="E102" s="0" t="s">
         <v>308</v>
-      </c>
-[...4 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="0" t="s">
+        <v>309</v>
+      </c>
+      <c r="B103" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C103" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="B103" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C103" s="0" t="s">
+      <c r="D103" s="0">
+        <v>4956</v>
+      </c>
+      <c r="E103" s="0" t="s">
         <v>311</v>
-      </c>
-[...4 lines deleted...]
-        <v>312</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="0" t="s">
+        <v>312</v>
+      </c>
+      <c r="B104" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C104" s="0" t="s">
         <v>313</v>
       </c>
-      <c r="B104" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C104" s="0" t="s">
+      <c r="D104" s="0">
+        <v>1869</v>
+      </c>
+      <c r="E104" s="0" t="s">
         <v>314</v>
-      </c>
-[...4 lines deleted...]
-        <v>315</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="B105" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C105" s="0" t="s">
         <v>316</v>
       </c>
-      <c r="B105" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C105" s="0" t="s">
+      <c r="D105" s="0">
+        <v>947</v>
+      </c>
+      <c r="E105" s="0" t="s">
         <v>317</v>
-      </c>
-[...4 lines deleted...]
-        <v>318</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="0" t="s">
+        <v>318</v>
+      </c>
+      <c r="B106" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C106" s="0" t="s">
         <v>319</v>
       </c>
-      <c r="B106" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C106" s="0" t="s">
+      <c r="D106" s="0">
+        <v>6047</v>
+      </c>
+      <c r="E106" s="0" t="s">
         <v>320</v>
-      </c>
-[...4 lines deleted...]
-        <v>321</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="B107" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C107" s="0" t="s">
         <v>322</v>
       </c>
-      <c r="B107" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C107" s="0" t="s">
+      <c r="D107" s="0">
+        <v>34661</v>
+      </c>
+      <c r="E107" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>324</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="B108" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C108" s="0" t="s">
         <v>325</v>
       </c>
-      <c r="B108" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C108" s="0" t="s">
+      <c r="D108" s="0">
+        <v>13616</v>
+      </c>
+      <c r="E108" s="0" t="s">
         <v>326</v>
-      </c>
-[...4 lines deleted...]
-        <v>327</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="B109" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C109" s="0" t="s">
         <v>328</v>
       </c>
-      <c r="B109" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C109" s="0" t="s">
+      <c r="D109" s="0">
+        <v>12123</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>329</v>
-      </c>
-[...4 lines deleted...]
-        <v>330</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="B110" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C110" s="0" t="s">
         <v>331</v>
       </c>
-      <c r="B110" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C110" s="0" t="s">
+      <c r="D110" s="0">
+        <v>39565</v>
+      </c>
+      <c r="E110" s="0" t="s">
         <v>332</v>
-      </c>
-[...4 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="B111" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C111" s="0" t="s">
         <v>334</v>
       </c>
-      <c r="B111" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C111" s="0" t="s">
+      <c r="D111" s="0">
+        <v>901207.03</v>
+      </c>
+      <c r="E111" s="0" t="s">
         <v>335</v>
-      </c>
-[...4 lines deleted...]
-        <v>336</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="B112" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C112" s="0" t="s">
         <v>337</v>
       </c>
-      <c r="B112" s="0" t="s">
-[...2 lines deleted...]
-      <c r="C112" s="0" t="s">
+      <c r="D112" s="0">
+        <v>2556</v>
+      </c>
+      <c r="E112" s="0" t="s">
         <v>338</v>
       </c>
-      <c r="D112" s="0">
-[...2 lines deleted...]
-      <c r="E112" s="0" t="s">
+    </row>
+    <row r="113">
+      <c r="A113" s="0" t="s">
         <v>339</v>
+      </c>
+      <c r="B113" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C113" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="D113" s="0">
+        <v>18157</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="B114" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C114" s="0" t="s">
+        <v>343</v>
+      </c>
+      <c r="D114" s="0">
+        <v>24198</v>
+      </c>
+      <c r="E114" s="0" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="B115" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C115" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="D115" s="0">
+        <v>5586</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="B116" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C116" s="0" t="s">
+        <v>349</v>
+      </c>
+      <c r="D116" s="0">
+        <v>39882</v>
+      </c>
+      <c r="E116" s="0" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="B117" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C117" s="0" t="s">
+        <v>352</v>
+      </c>
+      <c r="D117" s="0">
+        <v>3152</v>
+      </c>
+      <c r="E117" s="0" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="B118" s="0" t="s">
+        <v>6</v>
+      </c>
+      <c r="C118" s="0" t="s">
+        <v>355</v>
+      </c>
+      <c r="D118" s="0">
+        <v>1912</v>
+      </c>
+      <c r="E118" s="0" t="s">
+        <v>356</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Disciplined Value Series Class W - Holdings - June.xlsx</dc:title>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties">
 </Properties>
 </file>